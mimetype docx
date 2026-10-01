--- v0 (2025-10-15)
+++ v1 (2026-10-01)
@@ -7,322 +7,284 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="39D37A9E" w14:textId="77777777" w:rsidR="007062A9" w:rsidRDefault="007062A9" w:rsidP="007062A9">
+    <w:p w14:paraId="48AC39A6" w14:textId="07D0C0FF" w:rsidR="007062A9" w:rsidRPr="007062A9" w:rsidRDefault="007062A9" w:rsidP="00650E39">
       <w:pPr>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007062A9">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>CONFIDENTIAL</w:t>
       </w:r>
       <w:r w:rsidRPr="007062A9">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9C6582" w14:textId="18671A37" w:rsidR="007062A9" w:rsidRPr="00323956" w:rsidRDefault="007062A9" w:rsidP="00323956">
+    <w:p w14:paraId="4E9C6582" w14:textId="18671A37" w:rsidR="007062A9" w:rsidRPr="00323956" w:rsidRDefault="007062A9" w:rsidP="00650E39">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323956">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The information you provide on this form will be used for recruitment &amp; selection and employment</w:t>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:t>The information you provide on this form will be used for recruitment &amp; selection and employment contract purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FB3C89" w14:textId="5DE74E90" w:rsidR="007062A9" w:rsidRPr="00323956" w:rsidRDefault="007062A9" w:rsidP="00650E39">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323956">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Electronic applications should be returned to: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00323956">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>hr@elawnswood.co.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03A1A949" w14:textId="1E926124" w:rsidR="007062A9" w:rsidRPr="00323956" w:rsidRDefault="007062A9" w:rsidP="00323956">
-      <w:pPr>
+    <w:p w14:paraId="03A1A949" w14:textId="1E926124" w:rsidR="007062A9" w:rsidRPr="00323956" w:rsidRDefault="007062A9" w:rsidP="00650E39">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323956">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Postal applications should be returned to: </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> School, Ring Road, West Park, Leeds LS16 5AG</w:t>
+        <w:t>Postal applications should be returned to: Lawnswood School, Ring Road, West Park, Leeds LS16 5AG</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A55C72" w14:textId="77777777" w:rsidR="00323956" w:rsidRDefault="00323956" w:rsidP="00323956">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1696"/>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="1592"/>
         <w:gridCol w:w="1333"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A759CB" w14:paraId="1779BB8A" w14:textId="77777777" w:rsidTr="00AE096A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1939F28D" w14:textId="77777777" w:rsidR="00A759CB" w:rsidRPr="00AE096A" w:rsidRDefault="00A759CB" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE096A">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Vacancy title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F1ACEE2" w14:textId="77777777" w:rsidR="00A759CB" w:rsidRPr="00A759CB" w:rsidRDefault="00A759CB" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="227F8EC4" w14:textId="77777777" w:rsidR="00A759CB" w:rsidRPr="00A759CB" w:rsidRDefault="00A759CB" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1592" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1294C6CE" w14:textId="77777777" w:rsidR="00A759CB" w:rsidRPr="00AE096A" w:rsidRDefault="00A759CB" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE096A">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Closing date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="709B78E4" w14:textId="77777777" w:rsidR="00A759CB" w:rsidRPr="00A759CB" w:rsidRDefault="00A759CB" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00323956" w14:paraId="160C3A35" w14:textId="77777777" w:rsidTr="005A53BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35B7CFE4" w14:textId="3BA5CAAA" w:rsidR="00323956" w:rsidRPr="00A759CB" w:rsidRDefault="00323956" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Where did you see this vacancy advertised?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4598E815" w14:textId="77777777" w:rsidR="00323956" w:rsidRPr="00A759CB" w:rsidRDefault="00323956" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09F902F9" w14:textId="280734CE" w:rsidR="007062A9" w:rsidRDefault="007062A9" w:rsidP="007062A9">
       <w:pPr>
         <w:ind w:left="-426" w:firstLine="426"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01D6CA35" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AE096A" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
       <w:pPr>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
@@ -334,318 +296,461 @@
       </w:pPr>
       <w:r w:rsidRPr="00AE096A">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Applicant Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3578"/>
         <w:gridCol w:w="5438"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="149F23CD" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B59F608" w14:textId="482D5F02" w:rsidR="00AB1A49" w:rsidRPr="00AE096A" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE096A">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Applicant title and full name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5438" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05407397" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="7457E2C9" w14:textId="77777777" w:rsidTr="00AB1A49">
+      <w:tr w:rsidR="00650E39" w:rsidRPr="00AB1A49" w14:paraId="1EB173CC" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="382D2EF0" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AE096A" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
+          </w:tcPr>
+          <w:p w14:paraId="14516D6B" w14:textId="6F3F5DB0" w:rsidR="00650E39" w:rsidRPr="00AE096A" w:rsidRDefault="00650E39" w:rsidP="00AB1A49">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE096A">
-[...5 lines deleted...]
-              <w:t>Home address including postcode</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Preferred first name(s) (if different from above)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="386E8142" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AE096A" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
-[...8 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF159EE" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="12DF61A3" w14:textId="77777777" w:rsidR="00650E39" w:rsidRDefault="00650E39" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42F95D4D" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="7457E2C9" w14:textId="77777777" w:rsidTr="00AB1A49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="382D2EF0" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AE096A" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Home address including postcode</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="386E8142" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AE096A" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5438" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF159EE" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2624029B" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="42F95D4D" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="2624029B" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="0261932D" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00650E39" w:rsidRPr="00AB1A49" w14:paraId="030E6E0C" w14:textId="77777777" w:rsidTr="00AB1A49">
+        <w:trPr>
+          <w:trHeight w:val="580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D70E75E" w14:textId="38EA74C0" w:rsidR="00650E39" w:rsidRPr="00AE096A" w:rsidRDefault="00650E39" w:rsidP="00650E39">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Correspondence</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> address including postcode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if different from above)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="794DF75C" w14:textId="77777777" w:rsidR="00650E39" w:rsidRPr="00AE096A" w:rsidRDefault="00650E39" w:rsidP="00AB1A49">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5438" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F177C75" w14:textId="77777777" w:rsidR="00650E39" w:rsidRDefault="00650E39" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="702A1878" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38E3AC01" w14:textId="0BC1E1D2" w:rsidR="00AB1A49" w:rsidRPr="00AE096A" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE096A">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Home/mobile number and email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5438" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="533F4F04" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="114A72FD" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE096A" w:rsidRPr="00AB1A49" w14:paraId="0B6D39C9" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="119E65B6" w14:textId="277D44B7" w:rsidR="00AE096A" w:rsidRPr="00AE096A" w:rsidRDefault="00AE096A" w:rsidP="00AB1A49">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE096A">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>National Insurance number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5438" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04B0BDC7" w14:textId="77777777" w:rsidR="00AE096A" w:rsidRPr="00AB1A49" w:rsidRDefault="00AE096A" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE096A" w:rsidRPr="00AB1A49" w14:paraId="573E7ECD" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="188ECBEF" w14:textId="122CCD35" w:rsidR="00AE096A" w:rsidRPr="00AE096A" w:rsidRDefault="00AE096A" w:rsidP="00AB1A49">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Are you applying for full-time, part-time or job share? (delete as appropriate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5438" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39323C42" w14:textId="5F09B971" w:rsidR="00AE096A" w:rsidRPr="00AB1A49" w:rsidRDefault="00AE096A" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Full-time / part-time / job share</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00650E39" w:rsidRPr="00AB1A49" w14:paraId="6E3BAD4E" w14:textId="77777777" w:rsidTr="00AB1A49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A30B85" w14:textId="1B6E46FD" w:rsidR="00650E39" w:rsidRPr="00AE096A" w:rsidRDefault="00650E39" w:rsidP="00AE096A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Please indicate the range of days and maximum number of hours you can work</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5438" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FDBCAB" w14:textId="77777777" w:rsidR="00650E39" w:rsidRDefault="00650E39" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00AE096A" w:rsidRPr="00AB1A49" w14:paraId="27DBF148" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D661451" w14:textId="2063C0DB" w:rsidR="00AE096A" w:rsidRPr="00AE096A" w:rsidRDefault="00AE096A" w:rsidP="00AE096A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE096A">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>If the role you are applying for requires you to hold a driving licence, do you hold a valid driving licence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>? (delete as appropriate)</w:t>
@@ -659,117 +764,131 @@
           <w:p w14:paraId="1026496F" w14:textId="53E167BC" w:rsidR="00AE096A" w:rsidRPr="00AB1A49" w:rsidRDefault="00AE096A" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE096A" w:rsidRPr="00AB1A49" w14:paraId="70B41646" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2773798A" w14:textId="38C24DC2" w:rsidR="00AE096A" w:rsidRPr="00AE096A" w:rsidRDefault="00AE096A" w:rsidP="00AE096A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Are you in receipt of a public service pension? (delete as appropriate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5438" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="140A7841" w14:textId="37103569" w:rsidR="00AE096A" w:rsidRPr="00AB1A49" w:rsidRDefault="00AE096A" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE096A" w:rsidRPr="00AB1A49" w14:paraId="20E58F2F" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F44EF4D" w14:textId="77777777" w:rsidR="00AE096A" w:rsidRPr="00AE096A" w:rsidRDefault="00AE096A" w:rsidP="00AE096A">
+          </w:tcPr>
+          <w:p w14:paraId="6F44EF4D" w14:textId="523FC71B" w:rsidR="00AE096A" w:rsidRPr="00AE096A" w:rsidRDefault="00AE096A" w:rsidP="00AE096A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE096A">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Are you related to any council member or senior officer of Leeds City Council or any governor or member of staff at this school?</w:t>
+              <w:t>Are you related to any council member or senior officer of Leeds City Council</w:t>
+            </w:r>
+            <w:r w:rsidR="00650E39">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or any governor or member of staff at this school?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FEA96DF" w14:textId="4EF55151" w:rsidR="00AE096A" w:rsidRPr="00AE096A" w:rsidRDefault="00AE096A" w:rsidP="00AE096A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE096A">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>*If yes, please provide details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -783,170 +902,178 @@
           <w:p w14:paraId="25AAB4C4" w14:textId="6EFACA7B" w:rsidR="00AE096A" w:rsidRPr="00AB1A49" w:rsidRDefault="00AE096A" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes* / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="075AE682" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19F99527" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AE096A" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE096A">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>If selected for interview, please list any dates you are unable to attend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5438" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16DBBFD4" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="7CECDDCE" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3BA7B6BB" w14:textId="2800F7C1" w:rsidR="00AB1A49" w:rsidRPr="00AE096A" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
+          </w:tcPr>
+          <w:p w14:paraId="3BA7B6BB" w14:textId="7C0B15D6" w:rsidR="00AB1A49" w:rsidRPr="00AE096A" w:rsidRDefault="00650E39" w:rsidP="00AB1A49">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE096A">
-[...5 lines deleted...]
-              <w:t>When would you be available for work?</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Should you be successful at interview, w</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB1A49" w:rsidRPr="00AE096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>hen would you be available for work?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5438" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C1A02DF" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="08D70449" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:b/>
           <w:color w:val="003300"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F68B203" w14:textId="77777777" w:rsidR="00AE096A" w:rsidRDefault="00AE096A" w:rsidP="00AE096A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE096A">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Correspondence relating to this application may be sent via email to the address supplied, please confirm that you are happy to receive such correspondence via email (delete as appropriate): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C61AA08" w14:textId="6E9AB041" w:rsidR="00AE096A" w:rsidRPr="00AE096A" w:rsidRDefault="00AE096A" w:rsidP="00AE096A">
+    <w:p w14:paraId="2C61AA08" w14:textId="6E9AB041" w:rsidR="00AE096A" w:rsidRPr="00650E39" w:rsidRDefault="00AE096A" w:rsidP="00AE096A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-          <w:sz w:val="23"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AE096A">
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650E39">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Yes / No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225FAE1F" w14:textId="77777777" w:rsidR="00AE096A" w:rsidRDefault="00AE096A" w:rsidP="00AB1A49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:b/>
           <w:color w:val="003300"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7800F06A" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AE096A" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Open Sans"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
@@ -1062,99 +1189,73 @@
       <w:r w:rsidRPr="00AB1A49">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If either referee is from a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>school</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB1A49">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, the current Headteacher/Principal must be listed as the referee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775E031F" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
+    <w:p w14:paraId="6158EE3C" w14:textId="23A2DDBE" w:rsidR="00AE096A" w:rsidRPr="00650E39" w:rsidRDefault="00AB1A49" w:rsidP="00AE096A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1A49">
+      <w:r w:rsidRPr="00650E39">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Referees must be work related and not members of your family, friends or family friends.</w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6CAAA469" w14:textId="2BB86C48" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB1A49">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Referee email addresses must be work related, we cannot accept a reference from a personal email address</w:t>
       </w:r>
       <w:r>
@@ -1256,469 +1357,449 @@
     <w:p w14:paraId="211D09B3" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1696"/>
         <w:gridCol w:w="2812"/>
         <w:gridCol w:w="1724"/>
         <w:gridCol w:w="2784"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="7BC22B9F" w14:textId="77777777" w:rsidTr="008E3295">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7209ED38" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Referee 1 name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01DE6B58" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CC8B4F5" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AD2F85E" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Referee 2 name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A8F0511" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="4C813EE5" w14:textId="77777777" w:rsidTr="008E3295">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="631079C8" w14:textId="3824943D" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Job title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A1CD3CA" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0EF58F9A" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D92C8A7" w14:textId="55C8055E" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Job title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0328BA57" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="1FFDF638" w14:textId="77777777" w:rsidTr="008E3295">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1556C63E" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Capacity known to you</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CFFE3FB" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3FD9FB83" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28929693" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Capacity known to you</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AA751E8" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="12C74354" w14:textId="77777777" w:rsidTr="008E3295">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CDB7A03" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Work email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AE4C3B8" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="753542C8" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="174FE3CD" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Work email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EE2EDBC" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="43EC1155" w14:textId="77777777" w:rsidTr="008E3295">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="016EB514" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Work contact number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F255F4A" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27C55501" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="585AD267" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Work contact number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F46A31B" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="275E5291" w14:textId="1826BB82" w:rsidR="007062A9" w:rsidRDefault="007062A9" w:rsidP="007062A9">
       <w:pPr>
         <w:ind w:left="-426" w:firstLine="426"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E6C3ECD" w14:textId="77777777" w:rsidR="008E3295" w:rsidRDefault="008E3295" w:rsidP="008E3295">
       <w:pPr>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
@@ -1803,51 +1884,68 @@
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidR="00690527">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> paid and unpaid / voluntary work</w:t>
       </w:r>
       <w:r w:rsidRPr="008E3295">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>. If you cannot remember specific dates, provide as good an indication of the dates as possible.</w:t>
       </w:r>
       <w:r w:rsidR="00690527">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> All gaps in employment since leaving school must be clearly accounted for, and where these do exist, you must clearly explain the reasons why and outline what you were doing during this time.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00690527" w:rsidRPr="00650E39">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All gaps in employment since leaving school must be clearly accounted for, </w:t>
+      </w:r>
+      <w:r w:rsidR="00690527">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>and where these do exist, you must clearly explain the reasons why and outline what you were doing during this time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="372FB499" w14:textId="77777777" w:rsidR="00690527" w:rsidRDefault="00690527" w:rsidP="008E3295">
       <w:pPr>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C5A879C" w14:textId="2D8A8C28" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="008E3295">
       <w:pPr>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
@@ -1866,442 +1964,418 @@
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">urrent </w:t>
       </w:r>
       <w:r w:rsidRPr="008E3295">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>or most recent employer</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2081"/>
-        <w:gridCol w:w="3494"/>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="3312"/>
         <w:gridCol w:w="1237"/>
         <w:gridCol w:w="2204"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="3FB013EC" w14:textId="77777777" w:rsidTr="008E3295">
+      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="3FB013EC" w14:textId="77777777" w:rsidTr="00650E39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7811327A" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Employer name and address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46CA651C" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8193" w:type="dxa"/>
+            <w:tcW w:w="6753" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5D95C780" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56135BA8" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="0689D703" w14:textId="77777777" w:rsidTr="008E3295">
+      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="0689D703" w14:textId="77777777" w:rsidTr="00650E39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60F9210B" w14:textId="2250AB78" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Your job title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcW w:w="3312" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50759ACE" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AC0BBAF" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EED0329" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Start/end date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2664" w:type="dxa"/>
+            <w:tcW w:w="2204" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="459F2CE3" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="3EEA0345" w14:textId="77777777" w:rsidTr="008E3295">
+      <w:tr w:rsidR="00650E39" w:rsidRPr="008E3295" w14:paraId="254CEB65" w14:textId="77777777" w:rsidTr="00650E39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FFAD3A" w14:textId="08F5D133" w:rsidR="00650E39" w:rsidRPr="008E3295" w:rsidRDefault="00650E39" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Permanent or temporary contract?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6753" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0C9F6C" w14:textId="77777777" w:rsidR="00650E39" w:rsidRPr="008E3295" w:rsidRDefault="00650E39" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="3EEA0345" w14:textId="77777777" w:rsidTr="00650E39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="710A39B2" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Salary/Scale point</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcW w:w="3312" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="305456EE" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E97A647" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:t>If left, reason for leaving</w:t>
+            <w:tcW w:w="1237" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD2C604" w14:textId="455014E0" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="00650E39" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>R</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="2664" w:type="dxa"/>
+            <w:r w:rsidR="008E3295" w:rsidRPr="008E3295">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>eason for leaving</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2204" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53034139" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="5A54B82B" w14:textId="77777777" w:rsidTr="008E3295">
+      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="5A54B82B" w14:textId="77777777" w:rsidTr="00650E39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E138B3E" w14:textId="77777777" w:rsidR="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">Brief description of </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="328C468F" w14:textId="4466FD63" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>duties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8193" w:type="dxa"/>
+            <w:tcW w:w="6753" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4A7BA348" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0433D801" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53F23F7B" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="760F94F7" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F7A3677" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="4ED2D066" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E883278" w14:textId="77777777" w:rsidR="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="0891BEE3" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1AF0BE69" w14:textId="77777777" w:rsidR="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
-[...52 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D8B6A33" w14:textId="77777777" w:rsidR="008E3295" w:rsidRDefault="008E3295" w:rsidP="008E3295">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7F2A422D" w14:textId="2A20E24F" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="008E3295">
       <w:pPr>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E3295">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008E3295">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2341,260 +2415,251 @@
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, and continue on a separate page if required</w:t>
       </w:r>
       <w:r w:rsidRPr="008E3295">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2008"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3055"/>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="3160"/>
         <w:gridCol w:w="1041"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="1844AABF" w14:textId="77777777" w:rsidTr="008E3295">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="1844AABF" w14:textId="77777777" w:rsidTr="00650E39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1339C285" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Employer name</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29E819B2" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="482E900A" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Employment start (mm/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>yy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D58A953" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
+          </w:tcPr>
+          <w:p w14:paraId="0D6498E4" w14:textId="6680DA5A" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00650E39">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Employment end</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00650E39">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>(mm/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>yy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="674A1E18" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Position held and main duties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1041" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2171728F" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Reason for leaving</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="39AE9A35" w14:textId="77777777" w:rsidTr="00DF1CC0">
-[...2 lines deleted...]
-            <w:tcW w:w="2405" w:type="dxa"/>
+      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="39AE9A35" w14:textId="77777777" w:rsidTr="00650E39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D573037" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34E164C1" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2613,111 +2678,111 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3322A5ED" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11DFD01B" w14:textId="77777777" w:rsidR="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6460D7B4" w14:textId="77777777" w:rsidR="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="534453CE" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcW w:w="1041" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F4FF673" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="686E4D97" w14:textId="77777777" w:rsidTr="00DF1CC0">
-[...2 lines deleted...]
-            <w:tcW w:w="2405" w:type="dxa"/>
+      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="686E4D97" w14:textId="77777777" w:rsidTr="00650E39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A5EA39D" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1BB7BF5D" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2736,111 +2801,111 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5734E7DE" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C7D3E42" w14:textId="77777777" w:rsidR="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67E38E41" w14:textId="77777777" w:rsidR="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23B021C4" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcW w:w="1041" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="370C282E" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="4C4C4281" w14:textId="77777777" w:rsidTr="00DF1CC0">
-[...2 lines deleted...]
-            <w:tcW w:w="2405" w:type="dxa"/>
+      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="4C4C4281" w14:textId="77777777" w:rsidTr="00650E39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AA394BC" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="208DEC4E" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2859,111 +2924,111 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FEDB77E" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="520F37DC" w14:textId="77777777" w:rsidR="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DC07FB6" w14:textId="77777777" w:rsidR="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DA562D2" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcW w:w="1041" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CCCEA7B" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="00A73D93" w14:textId="77777777" w:rsidTr="00DF1CC0">
-[...2 lines deleted...]
-            <w:tcW w:w="2405" w:type="dxa"/>
+      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="00A73D93" w14:textId="77777777" w:rsidTr="00650E39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24A03631" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="314BBBC9" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2982,111 +3047,111 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B1F0B9C" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CA69051" w14:textId="77777777" w:rsidR="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BA58B5A" w14:textId="77777777" w:rsidR="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="710D6411" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcW w:w="1041" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29C4DEE2" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="2548CA7C" w14:textId="77777777" w:rsidTr="00DF1CC0">
-[...2 lines deleted...]
-            <w:tcW w:w="2405" w:type="dxa"/>
+      <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="2548CA7C" w14:textId="77777777" w:rsidTr="00650E39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AF1F018" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1E948B55" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3105,92 +3170,92 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20B1C432" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62E982A5" w14:textId="77777777" w:rsidR="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C5830C4" w14:textId="77777777" w:rsidR="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5EC07FCA" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcW w:w="1041" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19F3491E" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33A4440E" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="007062A9">
       <w:pPr>
         <w:ind w:left="-426" w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -3205,922 +3270,1328 @@
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000743C">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Education, training and qualifications relevant to the job </w:t>
       </w:r>
       <w:r w:rsidRPr="0000743C">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C7741E" w14:textId="0DBE4EC1" w:rsidR="0000743C" w:rsidRDefault="0000743C" w:rsidP="0000743C">
+    <w:p w14:paraId="38C7741E" w14:textId="409EC760" w:rsidR="0000743C" w:rsidRDefault="0000743C" w:rsidP="0000743C">
       <w:pPr>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000743C">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Please show that you have the training/qualifications required in the person specification, including all secondary education, apprenticeships and membership of professional bodies</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003E311D">
+        <w:t>Please show that you have the training/qualifications required in the person specification</w:t>
+      </w:r>
+      <w:r w:rsidR="00650E39">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> that you feel are relevant to this role</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000743C">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>, including all secondary education, apprenticeships and membership of professional bodies</w:t>
+      </w:r>
+      <w:r w:rsidR="003E311D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4220"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="979"/>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="941"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E311D" w14:paraId="3A24F270" w14:textId="77777777" w:rsidTr="003E311D">
-[...5 lines deleted...]
-          <w:p w14:paraId="56BE710C" w14:textId="5C2F24E9" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+      <w:tr w:rsidR="0088546A" w14:paraId="5D837E19" w14:textId="67B15FE6" w:rsidTr="0088546A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9B315B" w14:textId="331EE172" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000743C">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualification title or name of training course (from </w:t>
+              <w:t xml:space="preserve">Qualification title or name of training course </w:t>
             </w:r>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="6303C481" w14:textId="77777777" w:rsidR="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+          </w:p>
+          <w:p w14:paraId="2FC15271" w14:textId="77777777" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3817" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="22967F54" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AC5598" w14:textId="15FCBE66" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0000743C">
-[...5 lines deleted...]
-              <w:t>School/College/University/Training provider</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Exam result</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="029F73AA" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26847F8F" w14:textId="3341281B" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Awarding body (</w:t>
+            </w:r>
             <w:r w:rsidRPr="0000743C">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Date</w:t>
+              <w:t>School/College/University/Training provider</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-          <w:p w14:paraId="36757693" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="441E67DE" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="2973D434" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+            <w:r w:rsidRPr="0000743C">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB8F118" w14:textId="71CB269A" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="1F864E8F" w14:textId="77777777" w:rsidR="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Full or part time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0088546A" w14:paraId="22FFEDFA" w14:textId="7C23473B" w:rsidTr="0088546A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="188965BE" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5BA0A342" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="6A10E9A3" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3CA4090C" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A498FC6" w14:textId="77777777" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...5 lines deleted...]
-          <w:p w14:paraId="2B63E281" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DFF439" w14:textId="0D567EC2" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31F549D4" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="1BA8F8AA" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3817" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="232FEE3A" w14:textId="77777777" w:rsidR="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C584FF3" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A1E1120" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70708E7A" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...3 lines deleted...]
-          <w:p w14:paraId="5E83BA8F" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+      </w:tr>
+      <w:tr w:rsidR="0088546A" w14:paraId="324D02CC" w14:textId="1D282DE5" w:rsidTr="0088546A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F595B59" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="1B2A5F65" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="321242C5" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="439A63E2" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0839BBBA" w14:textId="77777777" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3817" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="29CA406B" w14:textId="77777777" w:rsidR="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01984674" w14:textId="314391B6" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14F6A5CD" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="49D37D2C" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="55437500" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5175E131" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="297566F6" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0000743C" w14:paraId="07252482" w14:textId="77777777" w:rsidTr="003E311D">
+      <w:tr w:rsidR="0088546A" w14:paraId="173D7FD0" w14:textId="278D8116" w:rsidTr="0088546A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F711876" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40C4443A" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3599B6D9" w14:textId="77777777" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="447A4B59" w14:textId="1ACC95C0" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22A96CDA" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C1A0AA" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9DE60E" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0088546A" w14:paraId="063EEF67" w14:textId="0C9623A5" w:rsidTr="0088546A">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4220" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="194A3637" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5D112D" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3817" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7C9986E5" w14:textId="77777777" w:rsidR="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6809ED01" w14:textId="77777777" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F0E93BA" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6668B12E" w14:textId="24583C31" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="7D4625CD" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="596216A3" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...5 lines deleted...]
-          <w:p w14:paraId="61EFB591" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="230B5EC2" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="06470389" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E217AD" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...3 lines deleted...]
-          <w:p w14:paraId="2DCDDB9C" w14:textId="77777777" w:rsidR="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+      </w:tr>
+      <w:tr w:rsidR="0088546A" w14:paraId="0B2CDA2F" w14:textId="2C8F4739" w:rsidTr="0088546A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3772FB5D" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D5F5AEF" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="5121FA6C" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7E307D8E" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8E99AC" w14:textId="77777777" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...5 lines deleted...]
-          <w:p w14:paraId="720F1796" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F90E0B2" w14:textId="0E85C2CB" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4808B8C6" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="1408CFE1" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3817" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="11A55155" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="311B9B98" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0E2DF5B6" w14:textId="77777777" w:rsidR="0000743C" w:rsidRPr="0000743C" w:rsidRDefault="0000743C" w:rsidP="00DF1CC0">
+            <w:tcW w:w="941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAC1254" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00710D25" w14:paraId="37701E70" w14:textId="77777777" w:rsidTr="003E311D">
-[...4 lines deleted...]
-          <w:p w14:paraId="073E95D3" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+      <w:tr w:rsidR="0088546A" w14:paraId="1ACEE64A" w14:textId="63D15A41" w:rsidTr="0088546A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52BAE6E2" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2762A059" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="0000743C" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="67385393" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3817" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0DAE2FF5" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="0000743C" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33CA6173" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6E727144" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="0000743C" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76EB28AF" w14:textId="766FA2ED" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...5 lines deleted...]
-          <w:p w14:paraId="1A714D82" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3684AC33" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BF895F0" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71805A3C" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...3 lines deleted...]
-          <w:p w14:paraId="7A9CE5E3" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="0000743C" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+      </w:tr>
+      <w:tr w:rsidR="0088546A" w14:paraId="6DACBB19" w14:textId="24793807" w:rsidTr="0088546A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E655C7C" w14:textId="77777777" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="702C1D2A" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="0000743C" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="6199ABFB" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...5 lines deleted...]
-          <w:p w14:paraId="6FCF0314" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="164BEC44" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5200BA7C" w14:textId="5A83E3A9" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F679918" w14:textId="410FCD83" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3817" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="00FF053D" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="0000743C" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2469108D" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="52789A19" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="0000743C" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:tcW w:w="941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="596738D6" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00710D25" w14:paraId="06F936ED" w14:textId="77777777" w:rsidTr="003E311D">
-[...4 lines deleted...]
-          <w:p w14:paraId="31F6DBCE" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+      <w:tr w:rsidR="0088546A" w14:paraId="268A57F3" w14:textId="4CA4D482" w:rsidTr="0088546A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1692B209" w14:textId="77777777" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B3AB924" w14:textId="6343669E" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="14C4B1CE" w14:textId="77777777" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3817" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="26DD7C76" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="0000743C" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F36B5C" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="19FC814D" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="0000743C" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E5D798" w14:textId="53CACBA5" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="048CBF0F" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A796966" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0088546A" w14:paraId="59669C0A" w14:textId="3C208D23" w:rsidTr="0088546A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="245CD348" w14:textId="77777777" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18222802" w14:textId="77777777" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5D4D02" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="716586B3" w14:textId="0138DC05" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EED8726" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D34305" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0088546A" w14:paraId="1DDF6906" w14:textId="3539FC0A" w:rsidTr="0088546A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="507D004D" w14:textId="77777777" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66816D8D" w14:textId="77777777" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D794EE" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E54A36D" w14:textId="2741EAC0" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="600E40F9" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C86D00C" w14:textId="77777777" w:rsidR="0088546A" w:rsidRPr="0000743C" w:rsidRDefault="0088546A" w:rsidP="009F362E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="418CF6CA" w14:textId="77777777" w:rsidR="0000743C" w:rsidRDefault="0000743C" w:rsidP="0000743C">
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="26539581" w14:textId="77777777" w:rsidR="00650E39" w:rsidRDefault="00650E39" w:rsidP="0000743C">
+      <w:pPr>
+        <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50BA14D7" w14:textId="77777777" w:rsidR="003E311D" w:rsidRDefault="003E311D" w:rsidP="0000743C">
+      <w:pPr>
+        <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E4731F4" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="0000743C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3705"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:color w:val="003300"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D705C6A" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="003E311D" w:rsidRDefault="00710D25" w:rsidP="00710D25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3705"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
@@ -4151,51 +4622,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Please use this section to show that you have the knowledge, experience and skills outlined in the Job Description and Person Specification gained either through work, education, home or voluntary activities. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00710D25" w14:paraId="2135E0A8" w14:textId="77777777" w:rsidTr="00710D25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43A4B80F" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00710D25">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Knowledge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00710D25" w14:paraId="74BD229A" w14:textId="77777777" w:rsidTr="00DF1CC0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
@@ -4319,435 +4789,432 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68D81973" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45554ECF" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00710D25" w14:paraId="7B57D29E" w14:textId="77777777" w:rsidTr="00710D25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00710D25">
+          </w:tcPr>
+          <w:p w14:paraId="16E5721F" w14:textId="424A8F01" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="0088546A" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Skills</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00710D25" w14:paraId="3EC662A1" w14:textId="77777777" w:rsidTr="00DF1CC0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="733802EA" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46D4AD3D" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6806DC18" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A3663E0" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43A27C70" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B8CBC63" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71240AC9" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EBEC5A5" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47B111E6" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F087EEA" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33F9D976" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1318407D" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="246EACDD" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44EA6FA1" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70C9490E" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7504888E" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49F7B422" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00710D25" w14:paraId="52681032" w14:textId="77777777" w:rsidTr="00710D25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC29201" w14:textId="26F286A6" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="0088546A" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Experience</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00710D25" w14:paraId="3EC662A1" w14:textId="77777777" w:rsidTr="00DF1CC0">
+      <w:tr w:rsidR="00710D25" w14:paraId="1843CFD5" w14:textId="77777777" w:rsidTr="00DF1CC0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="733802EA" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="7D423437" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46D4AD3D" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="6FDA0AF4" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6806DC18" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="1AE31EEA" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A3663E0" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="1625BC9E" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43A27C70" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="40C1C96C" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B8CBC63" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="65590DC6" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="71240AC9" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="24724118" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0EBEC5A5" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="4E37F93B" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47B111E6" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="54611929" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F087EEA" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="2C0F13BC" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="33F9D976" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="5974E4F8" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1318407D" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="7480D77B" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="246EACDD" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="0DD77E47" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44EA6FA1" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="1F140F2F" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70C9490E" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="5F974A0D" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7504888E" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="4A00B59B" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="49F7B422" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
-[...166 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58D1500E" w14:textId="77777777" w:rsidR="0000743C" w:rsidRDefault="0000743C" w:rsidP="007062A9">
-[...19 lines deleted...]
-    <w:p w14:paraId="40930A5B" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00710D25">
+    <w:p w14:paraId="23DF60DE" w14:textId="77777777" w:rsidR="000118DA" w:rsidRDefault="000118DA" w:rsidP="00710D25">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710D25">
+    </w:p>
+    <w:p w14:paraId="40930A5B" w14:textId="42ED4791" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00710D25">
+      <w:pPr>
+        <w:ind w:right="-108"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r w:rsidRPr="00710D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
         <w:t xml:space="preserve">Additional Information – </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64314346" w14:textId="29CA5ABD" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00710D25">
+    <w:p w14:paraId="64314346" w14:textId="0B6CAEB0" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00710D25">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:color w:val="003300"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710D25">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Please show how you meet any additional requirements on the Person Specification and use this section if there is any other information you wish to add in support of your application.</w:t>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidR="0088546A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>use this section to show how you meet the criteria outlined in the Person Specification, and any other information you wish to add to support your application.</w:t>
       </w:r>
       <w:r w:rsidRPr="00710D25">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00710D25">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">You must not exceed two sides of A4 paper (this does not apply to disabled applicants). </w:t>
       </w:r>
       <w:r w:rsidRPr="00710D25">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -5161,645 +5628,136 @@
                 <w:color w:val="003300"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="772AD99B" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b/>
                 <w:color w:val="003300"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41EAF5D0" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b/>
                 <w:color w:val="003300"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6DE4F29E" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="7DC54E0B" w14:textId="77777777" w:rsidR="00033323" w:rsidRDefault="00033323" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b/>
                 <w:color w:val="003300"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="033C913C" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="24BA9737" w14:textId="77777777" w:rsidR="000118DA" w:rsidRDefault="000118DA" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b/>
                 <w:color w:val="003300"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7DC54E0B" w14:textId="77777777" w:rsidR="00033323" w:rsidRDefault="00033323" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="37770EB1" w14:textId="77777777" w:rsidR="00033323" w:rsidRDefault="00033323" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b/>
                 <w:color w:val="003300"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37770EB1" w14:textId="77777777" w:rsidR="00033323" w:rsidRDefault="00033323" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="0C7064C3" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="0088546A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b/>
                 <w:color w:val="003300"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13C5FD13" w14:textId="77777777" w:rsidR="00690527" w:rsidRDefault="00690527" w:rsidP="00DF1CC0">
-[...505 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67AFF405" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="007062A9">
       <w:pPr>
         <w:ind w:left="-426" w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6885AEF6" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00710D25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710D25">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:color w:val="003300"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Rehabilitation of Offenders Act 1974</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00710D25" w:rsidRPr="00710D25" w14:paraId="3B179030" w14:textId="77777777" w:rsidTr="00710D25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C606399" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00710D25">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00710D25">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">All posts involving direct contact with children are exempt from the Rehabilitation of Offenders Act 1974. However, amendments to the Exceptions Order 1975 (2013 &amp; 2020) provide that certain spent convictions and cautions are 'protected'. These are not subject to disclosure to employers and cannot be </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00710D25">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
                 <w:iCs/>
@@ -5954,163 +5912,234 @@
       </w:pPr>
       <w:r w:rsidRPr="00710D25">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:color w:val="003300"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Privacy notice</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00710D25" w:rsidRPr="00710D25" w14:paraId="522E5005" w14:textId="77777777" w:rsidTr="00710D25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1952D12F" w14:textId="1457CB7C" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          </w:tcPr>
+          <w:p w14:paraId="1952D12F" w14:textId="056CC912" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00710D25">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>The information detailed in this application form will be used in order to process your application and in line with the school’s Recruitment and Selection process. The lawful basis for processing this information is with a view to entering into a contract with you.</w:t>
+              <w:t>The information detailed in this application form will be used in order to process your application in line with the school’s Recruitment and Selection process. The lawful basis for processing this information is with a view to entering into a contract with you.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="192FAFD3" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5578EA86" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="5578EA86" w14:textId="51863F52" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00710D25">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Your information may be shared may be shared with Leeds City Council HR in their role as data processor under the terms of the service level agreement where they have a legitimate business need to access it, and externally where required for the recruitment process, for example, in order to obtain references or where background checks are required. Your information will only be shared where necessary, and in accordance with data protection law.</w:t>
+              <w:t xml:space="preserve">Your information may be shared may be shared with Leeds City Council </w:t>
+            </w:r>
+            <w:r w:rsidR="0088546A">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– Schools </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00710D25">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>HR</w:t>
+            </w:r>
+            <w:r w:rsidR="0088546A">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Team</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00710D25">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> where they have a legitimate business need to access it, </w:t>
+            </w:r>
+            <w:r w:rsidR="0088546A">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with school officers involved with the recruitment process, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00710D25">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>and externally where required for the recruitment process, for example, in order to obtain references or where background checks are required. Your information will only be shared where necessary, and in accordance with data protection law.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AC9EB5A" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F5698E9" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00710D25">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>If successful, this form will be retained on your personnel file and kept for a period of 6 years after the termination of your employment. Application forms submitted by unsuccessful candidates will be destroyed after six months from the date the post was appointed to.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48350BD8" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36143835" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="36143835" w14:textId="1D12F9E3" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00710D25">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve">For more detailed information about how your information will be processed, and for details of our Data Protection Officer, please contact us. </w:t>
+              <w:t xml:space="preserve">For more detailed information </w:t>
+            </w:r>
+            <w:r w:rsidR="0088546A">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>relating to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00710D25">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> how your information will be processed, and for details of our Data Protection Officer, please contact us. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40BD21D2" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3200579F" w14:textId="07261FF4" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00710D25">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00710D25">
               <w:rPr>
@@ -6160,244 +6189,250 @@
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00710D25">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:color w:val="003300"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Declaration</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4528"/>
-        <w:gridCol w:w="4488"/>
+        <w:gridCol w:w="4552"/>
+        <w:gridCol w:w="4464"/>
       </w:tblGrid>
       <w:tr w:rsidR="00710D25" w:rsidRPr="00710D25" w14:paraId="56634E51" w14:textId="77777777" w:rsidTr="00710D25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F3DFAAE" w14:textId="7B575A54" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          </w:tcPr>
+          <w:p w14:paraId="6F3DFAAE" w14:textId="0A8EC2E0" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00710D25">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>I confirm that the above information is complete and accurate, and I understand that any offer of employment is subject to a) references and an online search, results of which are satisfactory to the school b) a satisfactory DBS check and check of the Barred list c) the entries on this form proving to be complete and accurate and d) a satisfactory medical report, if appropriate.</w:t>
+              <w:t xml:space="preserve">I confirm that the above information is complete and accurate, and I understand that any offer of employment is subject to a) references and an online search, results of which are satisfactory to the school b) a satisfactory DBS check and check of the </w:t>
+            </w:r>
+            <w:r w:rsidR="0088546A">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00710D25">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>arred list c) the entries on this form proving to be complete and accurate and d) a satisfactory medical report, if appropriate.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61BE2376" w14:textId="2EE33B71" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00710D25">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00710D25">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00710D25">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:br/>
               <w:t>I confirm that I have not been disqualified from working with children, cautioned or sanctioned in this regard.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00710D25" w:rsidRPr="00710D25" w14:paraId="56D7EB4D" w14:textId="77777777" w:rsidTr="00DF1CC0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC05B35" w14:textId="5E6C3351" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="3AC05B35" w14:textId="0A410477" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00710D25">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Signature (please use the space below)</w:t>
+              <w:t xml:space="preserve">Signature </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0077DBAC" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1132F9AE" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6BA1316C" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21F1DDD5" w14:textId="77F99F63" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="21F1DDD5" w14:textId="7B54F5F6" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00710D25">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Date (below)</w:t>
+              <w:t xml:space="preserve">Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E8612A2" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="007062A9">
       <w:pPr>
         <w:ind w:left="-426" w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2988B461" w14:textId="77777777" w:rsidR="003E311D" w:rsidRDefault="003E311D" w:rsidP="007062A9">
       <w:pPr>
         <w:ind w:left="-426" w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D2912E9" w14:textId="06790489" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
+    <w:p w14:paraId="7169FDF8" w14:textId="77777777" w:rsidR="0088546A" w:rsidRDefault="0088546A" w:rsidP="003E311D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Calibri" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2912E9" w14:textId="7A783A85" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Calibri" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Calibri" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> School are committed to fair treatment of all our existing and potential customers, employees, and our partners.  We are committed to ensuring that our practices and services are free from unlawful discrimination, and they meet the needs of all sections of the community.</w:t>
+        <w:t>Leeds City Council and Lawnswood School are committed to fair treatment of all our existing and potential customers, employees, and our partners.  We are committed to ensuring that our practices and services are free from unlawful discrimination, and they meet the needs of all sections of the community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC74006" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Calibri" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35EFF5AE" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Calibri" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
@@ -6461,51 +6496,51 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Sex and gender identity:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B0836C" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="15B0836C" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="212855696"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -6515,51 +6550,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Male (including trans male)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAE816E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="2FAE816E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-416639036"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -6569,51 +6604,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Female (including trans female)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A81F78" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="54A81F78" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1323004034"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -6623,51 +6658,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non-binary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CC1583" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="50CC1583" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-1881316758"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -6701,51 +6736,51 @@
     </w:p>
     <w:p w14:paraId="4062110A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">*If other, please state: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D348D4B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="0D348D4B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-669333408"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -6793,51 +6828,51 @@
     </w:p>
     <w:p w14:paraId="5FA81AED" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Is your gender the same as the sex you were assigned at birth?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491D5510" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="491D5510" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1731033156"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -6847,51 +6882,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05551784" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="05551784" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="688493596"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -6901,51 +6936,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C73C81E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="2C73C81E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1426465016"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -7154,51 +7189,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>White</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48264AEB" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="48264AEB" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="348910462"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -7208,51 +7243,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0014FDEE" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="0014FDEE" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-1777479502"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -7262,51 +7297,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Welsh</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405E3DCC" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="405E3DCC" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-1623914402"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -7316,51 +7351,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scottish</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7586A3" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="7A7586A3" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1505170209"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -7370,51 +7405,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Northern Irish</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BB064B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="09BB064B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="391774156"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -7424,51 +7459,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> British</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66ED0E16" w14:textId="67C18635" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="66ED0E16" w14:textId="67C18635" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-1771999920"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -7478,51 +7513,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Irish</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F424D97" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="2F424D97" w14:textId="106F45EB" w:rsidR="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-4596380"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -7532,81 +7567,94 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any other white background – please state: </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="17DA08E3" w14:textId="77777777" w:rsidR="00AA538D" w:rsidRPr="003E311D" w:rsidRDefault="00AA538D" w:rsidP="003E311D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3B1CD033" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Mixed / multiple ethnic group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6C0ED1" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="5B6C0ED1" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-1139492497"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -7616,51 +7664,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> White and Asian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B813D0B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="5B813D0B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="856778953"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -7670,51 +7718,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> White and Black African</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080FB607" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="080FB607" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1046721203"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -7724,51 +7772,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> White and Black Caribbean</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC6D4A7" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="5DC6D4A7" w14:textId="2293AF01" w:rsidR="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-368534396"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -7778,80 +7826,94 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any other mixed/multiple ethnic group – please state: </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="16AD783B" w14:textId="77777777" w:rsidR="00AA538D" w:rsidRPr="003E311D" w:rsidRDefault="00AA538D" w:rsidP="003E311D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="2F3BDB78" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Asian or Asian British</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265F505B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="265F505B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-761072849"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -7861,51 +7923,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asian or Asian British - Bangladeshi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319A6AA8" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="319A6AA8" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-1331134074"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -7915,51 +7977,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asian or Asian British - Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BFA8055" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="0BFA8055" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1407267928"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -7969,51 +8031,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asian or Asian British - Indian </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2419F36E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="2419F36E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1755773227"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8023,51 +8085,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asian or Asian British - Kashmiri </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129C7F6E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="129C7F6E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1241453585"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8077,51 +8139,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asian or Asian British – Pakistani</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D168D8" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="18D168D8" w14:textId="17EA321F" w:rsidR="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="198987932"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8131,80 +8193,94 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any other Asian background – please state: </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0E919C11" w14:textId="77777777" w:rsidR="00AA538D" w:rsidRPr="003E311D" w:rsidRDefault="00AA538D" w:rsidP="003E311D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="59D8A41E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Black or Black British</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671D046A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="671D046A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-872992790"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8214,51 +8290,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Black or Black British - African</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3F3777" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="5F3F3777" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1757780224"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8268,134 +8344,158 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Black or Black British – Caribbean</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173FABB9" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="08948B51" w14:textId="77777777" w:rsidR="00AA538D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-176045580"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Any other Black background – please state: </w:t>
+        <w:t xml:space="preserve"> Any other Black background – please state:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173FABB9" w14:textId="031CF2A0" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E311D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EDB789A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Other ethnic groups</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54AE826A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="54AE826A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="245154437"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8405,51 +8505,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other ethnic groups - Arab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CDF2FA" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="45CDF2FA" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-881173157"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8459,51 +8559,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other ethnic groups - Gypsy or Traveller</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EF2BD4" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="08EF2BD4" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-973979917"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8527,51 +8627,51 @@
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any other background – please state: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E997A37" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20F260C1" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="20F260C1" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1317140108"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8645,51 +8745,51 @@
     </w:p>
     <w:p w14:paraId="400A657F" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Do you consider yourself to be disabled?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E484BD" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="69E484BD" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-1040117219"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8699,51 +8799,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC52B10" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="7EC52B10" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1032378415"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8753,51 +8853,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D11EDEF" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="6D11EDEF" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-297079719"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8817,359 +8917,370 @@
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> I prefer not to say</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E1E408" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BF5EAA2" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
+    <w:p w14:paraId="6BF5EAA2" w14:textId="45B155D4" w:rsidR="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>If you have said yes, you consider yourself to be disabled, what is the nature of your impairment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669E9F8E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="3F3687B7" w14:textId="77777777" w:rsidR="00AA538D" w:rsidRPr="003E311D" w:rsidRDefault="00AA538D" w:rsidP="003E311D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="669E9F8E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-1949389790"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Physical impairment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5BF1D6" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="6E5BF1D6" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-321500331"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Visual impairment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5859841E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="5859841E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="1513407811"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hearing impairment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2E69F5" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="7D2E69F5" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="74791499"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mental health condition </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A3CDE4" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="78A3CDE4" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-1812552933"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Learning disability or cognitive impairment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1EA7A1" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="3F1EA7A1" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-1540050507"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Long-standing illness or health condition </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16119273" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="16119273" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-933515011"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -9183,333 +9294,369 @@
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> I prefer not to say  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B2BF9C7" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="211A2362" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
-      <w:pPr>
+    <w:p w14:paraId="0C802C29" w14:textId="77777777" w:rsidR="00AA538D" w:rsidRDefault="00AA538D">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E311D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000B6A3E" w14:textId="77777777" w:rsidR="00AA538D" w:rsidRDefault="00AA538D" w:rsidP="003E311D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211A2362" w14:textId="2C2AC66F" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E311D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>Sexual orientation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02CC2326" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Please indicate which best describes your sexual orientation (please note: if you are under the age of 16 years old you do not need to complete this section):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F89D75A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="2F89D75A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="1085189562"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Heterosexual / straight</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56175D9A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="56175D9A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="778687380"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lesbian / gay woman</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596EC8D7" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="596EC8D7" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="800504189"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gay man</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1BCF87" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="0A1BCF87" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="1280761036"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bisexual</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F52557" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="67F52557" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-378320924"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other – please specify: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A65665" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="42A65665" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="1175691994"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -9565,435 +9712,435 @@
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Religion or belief:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1C1719" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Please indicate which best describes your religion or belief:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAD1E68" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="6CAD1E68" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-228452903"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Buddhist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487467D4" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="487467D4" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="1918134103"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Christian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C00729" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="34C00729" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-850250381"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hindu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DF6CE3" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="45DF6CE3" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-678272789"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jewish</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276114C3" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="276114C3" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="1844904364"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Muslim</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52663D94" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="52663D94" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="1689246056"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sikh</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37552E35" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="37552E35" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-826588275"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> No religion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DA801E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="59DA801E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-973366349"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> No belief </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E71E913" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="2E71E913" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-1944516717"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -10016,51 +10163,51 @@
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63074023" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*If other, please state:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28346E6F" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="28346E6F" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-360288078"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -10168,147 +10315,147 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Please indicate whether you consider yourself to be a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>carer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A08B6B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="31A08B6B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-1081834487"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771157F7" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="771157F7" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-1351108268"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F68A599" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="6F68A599" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="655264506"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -10383,108 +10530,98 @@
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the first part of your postcode? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2641828D" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">For example, LS10: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3A2F25" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00323956" w:rsidP="003E311D">
+    <w:p w14:paraId="3A3A2F25" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003A2805" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-1818953919"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> I prefer not to say</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652F62B3" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5CAE46D7" w14:textId="77777777" w:rsidR="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33909A9C" w14:textId="329D6EBE" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -10521,218 +10658,206 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="575619D0" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="007062A9">
       <w:pPr>
         <w:ind w:left="-426" w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003E311D" w:rsidRPr="003E311D">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2098341A" w14:textId="77777777" w:rsidR="008E7FDE" w:rsidRDefault="008E7FDE" w:rsidP="007062A9">
+    <w:p w14:paraId="7EEB5B47" w14:textId="77777777" w:rsidR="003A2805" w:rsidRDefault="003A2805" w:rsidP="007062A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AA064E8" w14:textId="77777777" w:rsidR="008E7FDE" w:rsidRDefault="008E7FDE" w:rsidP="007062A9">
+    <w:p w14:paraId="4433C41A" w14:textId="77777777" w:rsidR="003A2805" w:rsidRDefault="003A2805" w:rsidP="007062A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D6AA16F" w14:textId="1EEAB836" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         <w:i/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="003E311D">
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Lawnswood</w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> School is committed to safeguarding and promoting the welfare of children and young people and we expect all staff, volunteers, visitors and contractors to share this commitment.</w:t>
+      <w:t>Lawnswood School is committed to safeguarding and promoting the welfare of children and young people and we expect all staff, volunteers, visitors and contractors to share this commitment.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="60AC2E1D" w14:textId="77777777" w:rsidR="003E311D" w:rsidRDefault="003E311D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46FC01F4" w14:textId="77777777" w:rsidR="008E7FDE" w:rsidRDefault="008E7FDE" w:rsidP="007062A9">
+    <w:p w14:paraId="15397876" w14:textId="77777777" w:rsidR="003A2805" w:rsidRDefault="003A2805" w:rsidP="007062A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="575D62E4" w14:textId="77777777" w:rsidR="008E7FDE" w:rsidRDefault="008E7FDE" w:rsidP="007062A9">
+    <w:p w14:paraId="18106C03" w14:textId="77777777" w:rsidR="003A2805" w:rsidRDefault="003A2805" w:rsidP="007062A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21531E87" w14:textId="6E8DC945" w:rsidR="007062A9" w:rsidRDefault="007062A9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BF0A41E" wp14:editId="69D4EE15">
           <wp:extent cx="2430374" cy="716523"/>
           <wp:effectExtent l="0" t="0" r="8026" b="7377"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
@@ -10801,51 +10926,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="828675" cy="752475"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E854216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD6AC4E2"/>
     <w:lvl w:ilvl="0" w:tplc="08090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -11001,181 +11126,187 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1103889407">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="247692177">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007062A9"/>
     <w:rsid w:val="0000743C"/>
+    <w:rsid w:val="000118DA"/>
     <w:rsid w:val="00033323"/>
     <w:rsid w:val="00323956"/>
+    <w:rsid w:val="003A2805"/>
     <w:rsid w:val="003E311D"/>
+    <w:rsid w:val="00650E39"/>
     <w:rsid w:val="00690527"/>
     <w:rsid w:val="006F5AA3"/>
     <w:rsid w:val="007062A9"/>
     <w:rsid w:val="00710D25"/>
     <w:rsid w:val="007D4B1F"/>
+    <w:rsid w:val="00831C3A"/>
+    <w:rsid w:val="0088546A"/>
     <w:rsid w:val="008E3295"/>
     <w:rsid w:val="008E7FDE"/>
     <w:rsid w:val="009F2D0D"/>
     <w:rsid w:val="00A759CB"/>
+    <w:rsid w:val="00AA538D"/>
     <w:rsid w:val="00AB1A49"/>
     <w:rsid w:val="00AE096A"/>
     <w:rsid w:val="00B80F28"/>
     <w:rsid w:val="00D543D9"/>
     <w:rsid w:val="00D61F93"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="527B92B8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EDE0B861-A8DD-46D0-9E8E-E7DFD7DBE6D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11507,50 +11638,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007062A9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="007062A9"/>
@@ -12181,51 +12313,51 @@
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003E311D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unlock.org.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hub.unlock.org.uk/wp-content/uploads/What-will-be-filtered-by-the-DBS.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/dbs-filtering-guidance/dbs-filtering-guide" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hr@elawnswood.co.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ico.org.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -12503,99 +12635,79 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...21 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5fc80359-f6c0-477f-9c01-ed1538f7ef86" xmlns:ns3="dd7eb571-6756-42ab-8932-e03310c0dd41" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6ee86db0a710c771a474b44f3dbb5b1b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E626123488F14D489A60DFCF938F3BF6" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d4bbb544fc8fe4da5867e92d411cae64">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5fc80359-f6c0-477f-9c01-ed1538f7ef86" xmlns:ns3="dd7eb571-6756-42ab-8932-e03310c0dd41" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6ec9f964c30c0c534d77d1b69641c856" ns2:_="" ns3:_="">
     <xsd:import namespace="5fc80359-f6c0-477f-9c01-ed1538f7ef86"/>
     <xsd:import namespace="dd7eb571-6756-42ab-8932-e03310c0dd41"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5fc80359-f6c0-477f-9c01-ed1538f7ef86" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -12684,50 +12796,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4b078613-35c3-4b30-b6b7-920cbb9b8eea" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="25" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -12784,124 +12901,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="dd7eb571-6756-42ab-8932-e03310c0dd41">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="dd7eb571-6756-42ab-8932-e03310c0dd41" xsi:nil="true"/>
+    <TaxCatchAll xmlns="5fc80359-f6c0-477f-9c01-ed1538f7ef86" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC4738C4-4087-4EFF-9F19-09A68D802560}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D95E022A-CBF8-4D5D-B388-7236805BE618}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5fc80359-f6c0-477f-9c01-ed1538f7ef86"/>
     <ds:schemaRef ds:uri="dd7eb571-6756-42ab-8932-e03310c0dd41"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB9D4173-2BFB-4B2F-8548-5DA0E4861FD7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01AE794B-CE14-402F-9FC2-6572E1F6E8A8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="dd7eb571-6756-42ab-8932-e03310c0dd41"/>
+    <ds:schemaRef ds:uri="5fc80359-f6c0-477f-9c01-ed1538f7ef86"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>10613</Characters>
+  <Pages>9</Pages>
+  <Words>1891</Words>
+  <Characters>10781</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>88</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>89</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12450</CharactersWithSpaces>
+  <CharactersWithSpaces>12647</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Samuel HILL</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E626123488F14D489A60DFCF938F3BF6</vt:lpwstr>