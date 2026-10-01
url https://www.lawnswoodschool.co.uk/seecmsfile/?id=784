--- v0 (2025-10-15)
+++ v1 (2026-10-01)
@@ -7,303 +7,293 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="39D37A9E" w14:textId="77777777" w:rsidR="007062A9" w:rsidRDefault="007062A9" w:rsidP="007062A9">
       <w:pPr>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48AC39A6" w14:textId="07D0C0FF" w:rsidR="007062A9" w:rsidRPr="007062A9" w:rsidRDefault="007062A9" w:rsidP="00AE096A">
       <w:pPr>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007062A9">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>CONFIDENTIAL</w:t>
       </w:r>
       <w:r w:rsidRPr="007062A9">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9C6582" w14:textId="18671A37" w:rsidR="007062A9" w:rsidRPr="00671986" w:rsidRDefault="007062A9" w:rsidP="00AE096A">
+    <w:p w14:paraId="4E9C6582" w14:textId="18671A37" w:rsidR="007062A9" w:rsidRPr="00671986" w:rsidRDefault="007062A9" w:rsidP="00E34E0F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00671986">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The information you provide on this form will be used for recruitment &amp; selection and employment contract purposes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FB3C89" w14:textId="5DE74E90" w:rsidR="007062A9" w:rsidRPr="00671986" w:rsidRDefault="007062A9" w:rsidP="00671986">
-      <w:pPr>
+    <w:p w14:paraId="57FB3C89" w14:textId="5DE74E90" w:rsidR="007062A9" w:rsidRPr="00671986" w:rsidRDefault="007062A9" w:rsidP="00E34E0F">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00671986">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Electronic applications should be returned to: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00671986">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>hr@elawnswood.co.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03A1A949" w14:textId="28882A8E" w:rsidR="007062A9" w:rsidRPr="00671986" w:rsidRDefault="007062A9" w:rsidP="00671986">
-      <w:pPr>
+    <w:p w14:paraId="03A1A949" w14:textId="61F3201F" w:rsidR="007062A9" w:rsidRDefault="007062A9" w:rsidP="00E34E0F">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00671986">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Postal applications should be returned to: </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00671986">
+        <w:t>Postal applications should be returned to: Lawnswood School, Ring Road, West Park, Leeds LS16 5AG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472435A7" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="00671986" w:rsidRDefault="00E34E0F" w:rsidP="00E34E0F">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Lawnswood</w:t>
-[...9 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1696"/>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="1592"/>
         <w:gridCol w:w="1333"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A759CB" w14:paraId="1779BB8A" w14:textId="77777777" w:rsidTr="00AE096A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1939F28D" w14:textId="77777777" w:rsidR="00A759CB" w:rsidRPr="00AE096A" w:rsidRDefault="00A759CB" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE096A">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Vacancy title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F1ACEE2" w14:textId="77777777" w:rsidR="00A759CB" w:rsidRPr="00A759CB" w:rsidRDefault="00A759CB" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="227F8EC4" w14:textId="77777777" w:rsidR="00A759CB" w:rsidRPr="00A759CB" w:rsidRDefault="00A759CB" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1592" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1294C6CE" w14:textId="77777777" w:rsidR="00A759CB" w:rsidRPr="00AE096A" w:rsidRDefault="00A759CB" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE096A">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Closing date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="709B78E4" w14:textId="77777777" w:rsidR="00A759CB" w:rsidRPr="00A759CB" w:rsidRDefault="00A759CB" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00671986" w14:paraId="20EAE630" w14:textId="77777777" w:rsidTr="000A6C87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6091" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F67F390" w14:textId="7D8DD188" w:rsidR="00671986" w:rsidRPr="00A759CB" w:rsidRDefault="00671986" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Where did you see this vacancy advertised?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5391F182" w14:textId="77777777" w:rsidR="00671986" w:rsidRPr="00A759CB" w:rsidRDefault="00671986" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09F902F9" w14:textId="280734CE" w:rsidR="007062A9" w:rsidRDefault="007062A9" w:rsidP="007062A9">
       <w:pPr>
         <w:ind w:left="-426" w:firstLine="426"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01D6CA35" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AE096A" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
       <w:pPr>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
@@ -315,92 +305,90 @@
       </w:pPr>
       <w:r w:rsidRPr="00AE096A">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Applicant Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3578"/>
         <w:gridCol w:w="5438"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="149F23CD" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B59F608" w14:textId="482D5F02" w:rsidR="00AB1A49" w:rsidRPr="00AE096A" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE096A">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Applicant title and full name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5438" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05407397" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="7457E2C9" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="382D2EF0" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AE096A" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE096A">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Home address including postcode</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="386E8142" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AE096A" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
@@ -422,161 +410,227 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42F95D4D" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2624029B" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0261932D" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E34E0F" w:rsidRPr="00AB1A49" w14:paraId="3D03989C" w14:textId="77777777" w:rsidTr="00AB1A49">
+        <w:trPr>
+          <w:trHeight w:val="580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0EB285" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="00AE096A" w:rsidRDefault="00E34E0F" w:rsidP="00E34E0F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Correspondence</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> address including postcode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if different from above)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="797B1141" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="00AE096A" w:rsidRDefault="00E34E0F" w:rsidP="00AB1A49">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5438" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0151DFCE" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="702A1878" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38E3AC01" w14:textId="0BC1E1D2" w:rsidR="00AB1A49" w:rsidRPr="00AE096A" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE096A">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Home/mobile number and email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5438" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="533F4F04" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="114A72FD" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE096A" w:rsidRPr="00AB1A49" w14:paraId="0B6D39C9" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="119E65B6" w14:textId="277D44B7" w:rsidR="00AE096A" w:rsidRPr="00AE096A" w:rsidRDefault="00AE096A" w:rsidP="00AB1A49">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE096A">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>National Insurance number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5438" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04B0BDC7" w14:textId="77777777" w:rsidR="00AE096A" w:rsidRPr="00AB1A49" w:rsidRDefault="00AE096A" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B375F8" w:rsidRPr="00AB1A49" w14:paraId="20485D2B" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06A826B6" w14:textId="477D3498" w:rsidR="00B375F8" w:rsidRDefault="00B375F8" w:rsidP="00AB1A49">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE096A">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">If selected for interview, please list any dates </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>when it would be impossible for you</w:t>
@@ -589,51 +643,50 @@
               </w:rPr>
               <w:t xml:space="preserve"> to attend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5438" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BE1CB7C" w14:textId="77777777" w:rsidR="00B375F8" w:rsidRDefault="00B375F8" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE096A" w:rsidRPr="00AB1A49" w14:paraId="573E7ECD" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="188ECBEF" w14:textId="59FD213C" w:rsidR="00AE096A" w:rsidRPr="00AE096A" w:rsidRDefault="00B375F8" w:rsidP="00AB1A49">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">For full-time posts: </w:t>
             </w:r>
             <w:r w:rsidR="00AE096A">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
@@ -665,51 +718,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="39323C42" w14:textId="1E1CD6E7" w:rsidR="000D33AC" w:rsidRPr="000D33AC" w:rsidRDefault="000D33AC" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please indicate the range of days and maximum number of hours you are able to work:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE096A" w:rsidRPr="00AB1A49" w14:paraId="27DBF148" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A497D9B" w14:textId="77777777" w:rsidR="00AE096A" w:rsidRDefault="00B375F8" w:rsidP="00AE096A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Do you hold Qualified Teacher Status?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F1E3EA7" w14:textId="77777777" w:rsidR="00B375F8" w:rsidRDefault="00B375F8" w:rsidP="00AE096A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
@@ -850,51 +902,50 @@
           <w:p w14:paraId="1026496F" w14:textId="19077DE0" w:rsidR="00B375F8" w:rsidRPr="00B375F8" w:rsidRDefault="00B375F8" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B375F8" w:rsidRPr="00AB1A49" w14:paraId="072435D1" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36D12906" w14:textId="1E00C5DA" w:rsidR="00B375F8" w:rsidRDefault="00B375F8" w:rsidP="00AE096A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">DfE </w:t>
             </w:r>
             <w:r w:rsidR="00F96F65">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">Teacher Reference </w:t>
@@ -919,55 +970,113 @@
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5438" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="111FAC5D" w14:textId="77777777" w:rsidR="00B375F8" w:rsidRDefault="00B375F8" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00E34E0F" w:rsidRPr="00AB1A49" w14:paraId="561E1AC3" w14:textId="77777777" w:rsidTr="00C629CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CACCB5" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The first two digits of your reference number are the year you achieved your qualified teacher status.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66469F88" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If you do not know your number, you must contact Teachers’ Pensions on 0345 606 6166.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B75828D" w14:textId="656872FE" w:rsidR="00E34E0F" w:rsidRPr="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If not known, please state the date and name under which you qualified.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00B375F8" w:rsidRPr="00AB1A49" w14:paraId="4ED6CC92" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A915917" w14:textId="77777777" w:rsidR="00B375F8" w:rsidRDefault="00B375F8" w:rsidP="00AE096A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Have you completed your NQT/ECT induction period in the UK?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3ACD6D94" w14:textId="6561353C" w:rsidR="00B375F8" w:rsidRDefault="00B375F8" w:rsidP="00AE096A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
@@ -991,220 +1100,353 @@
           <w:p w14:paraId="75F18DB8" w14:textId="6EEA1BF5" w:rsidR="00B375F8" w:rsidRDefault="00B375F8" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*Yes / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B375F8" w:rsidRPr="00AB1A49" w14:paraId="0CD309C7" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2E28DF2B" w14:textId="7460FC20" w:rsidR="00B375F8" w:rsidRDefault="00B375F8" w:rsidP="00AE096A">
+          </w:tcPr>
+          <w:p w14:paraId="2E28DF2B" w14:textId="38CD29B5" w:rsidR="00B375F8" w:rsidRDefault="00B375F8" w:rsidP="00AE096A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">Are you </w:t>
             </w:r>
             <w:r w:rsidR="00F96F65">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>a member of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the GTC?</w:t>
+              <w:t xml:space="preserve"> the GTC</w:t>
+            </w:r>
+            <w:r w:rsidR="00E34E0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Scotland)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="007A9EDC" w14:textId="0F27A36E" w:rsidR="00B375F8" w:rsidRDefault="00B375F8" w:rsidP="00AE096A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>*If yes, please provide your GTC reference number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5438" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B2D1D89" w14:textId="34647EAB" w:rsidR="00B375F8" w:rsidRDefault="00B375F8" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*Yes / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE096A" w:rsidRPr="00AB1A49" w14:paraId="70B41646" w14:textId="77777777" w:rsidTr="00AB1A49">
+      <w:tr w:rsidR="00E34E0F" w:rsidRPr="00AB1A49" w14:paraId="496853FD" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2773798A" w14:textId="38C24DC2" w:rsidR="00AE096A" w:rsidRPr="00AE096A" w:rsidRDefault="00AE096A" w:rsidP="00AE096A">
+          </w:tcPr>
+          <w:p w14:paraId="774C45C7" w14:textId="5E68ADEA" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="00AE096A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Are you in receipt of a public service pension? (delete as appropriate)</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Are you applying for full-time, part-time or job share? (delete as appropriate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="140A7841" w14:textId="37103569" w:rsidR="00AE096A" w:rsidRPr="00AB1A49" w:rsidRDefault="00AE096A" w:rsidP="00DF1CC0">
+          <w:p w14:paraId="441DE1B2" w14:textId="341CBE08" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Full-time / part-time / job share</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E34E0F" w:rsidRPr="00AB1A49" w14:paraId="0F686C7F" w14:textId="77777777" w:rsidTr="00AB1A49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7195B41F" w14:textId="3E3FDC94" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="00AE096A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Please indicate the range of days and maximum number of hours you can work</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5438" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="172C092B" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE096A" w:rsidRPr="00AB1A49" w14:paraId="70B41646" w14:textId="77777777" w:rsidTr="00AB1A49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2773798A" w14:textId="38C24DC2" w:rsidR="00AE096A" w:rsidRPr="00AE096A" w:rsidRDefault="00AE096A" w:rsidP="00AE096A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Are you in receipt of a public service pension? (delete as appropriate)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5438" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="140A7841" w14:textId="37103569" w:rsidR="00AE096A" w:rsidRPr="00AB1A49" w:rsidRDefault="00AE096A" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00E34E0F" w:rsidRPr="00AB1A49" w14:paraId="2D884FAE" w14:textId="77777777" w:rsidTr="00AB1A49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3578" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CEB9A0" w14:textId="24F3A5E9" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="00AE096A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE096A">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If selected for interview, please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>indicate dates when it would be impossible for you to attend</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5438" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B435FF" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="00DF1CC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00B375F8" w:rsidRPr="00AB1A49" w14:paraId="12CEE0B2" w14:textId="77777777" w:rsidTr="00AB1A49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68CA744A" w14:textId="77777777" w:rsidR="00B375F8" w:rsidRDefault="00F96F65" w:rsidP="00AE096A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve">Are you related to any council member or senior officer of Leeds City Council, or any governor or member of staff at </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> School?</w:t>
+              <w:t>Are you related to any council member or senior officer of Leeds City Council, or any governor or member of staff at Lawnswood School?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7788DB6C" w14:textId="51DE2F86" w:rsidR="00F96F65" w:rsidRDefault="00F96F65" w:rsidP="00AE096A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>*If yes, please provide details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5438" w:type="dxa"/>
           </w:tcPr>
@@ -1464,3119 +1706,3109 @@
     <w:p w14:paraId="211D09B3" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00AB1A49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1696"/>
         <w:gridCol w:w="2812"/>
         <w:gridCol w:w="1724"/>
         <w:gridCol w:w="2784"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="7BC22B9F" w14:textId="77777777" w:rsidTr="008E3295">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7209ED38" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Referee 1 name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01DE6B58" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CC8B4F5" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AD2F85E" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Referee 2 name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A8F0511" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="4C813EE5" w14:textId="77777777" w:rsidTr="008E3295">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="631079C8" w14:textId="3824943D" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Job title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A1CD3CA" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0EF58F9A" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D92C8A7" w14:textId="55C8055E" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Job title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0328BA57" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A5372" w:rsidRPr="00AB1A49" w14:paraId="23DA2DA1" w14:textId="77777777" w:rsidTr="008E3295">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="494CFD29" w14:textId="1F2D434B" w:rsidR="005A5372" w:rsidRPr="008E3295" w:rsidRDefault="005A5372" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="639DA8D1" w14:textId="77777777" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D34CEB0" w14:textId="77777777" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F3F9CD3" w14:textId="1EB3058D" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54E8C564" w14:textId="77777777" w:rsidR="007D5EFC" w:rsidRDefault="007D5EFC" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2998EBEE" w14:textId="6DEA4400" w:rsidR="005A5372" w:rsidRPr="008E3295" w:rsidRDefault="005A5372" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A9FE1B9" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="008E3295" w:rsidRDefault="005A5372" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12A3755D" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="00AB1A49" w:rsidRDefault="005A5372" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="1FFDF638" w14:textId="77777777" w:rsidTr="008E3295">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1556C63E" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Capacity known to you</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CFFE3FB" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3FD9FB83" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28929693" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Capacity known to you</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AA751E8" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="12C74354" w14:textId="77777777" w:rsidTr="008E3295">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CDB7A03" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Work email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AE4C3B8" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="753542C8" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="174FE3CD" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Work email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EE2EDBC" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w14:paraId="43EC1155" w14:textId="77777777" w:rsidTr="008E3295">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="016EB514" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Work contact number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F255F4A" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27C55501" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="585AD267" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="008E3295" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Work contact number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F46A31B" w14:textId="77777777" w:rsidR="00AB1A49" w:rsidRPr="00AB1A49" w:rsidRDefault="00AB1A49" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="275E5291" w14:textId="1826BB82" w:rsidR="007062A9" w:rsidRDefault="007062A9" w:rsidP="007062A9">
       <w:pPr>
         <w:ind w:left="-426" w:firstLine="426"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E94FC2B" w14:textId="38EC4AD7" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="005A5372">
+    <w:p w14:paraId="03E29AC1" w14:textId="77777777" w:rsidR="00632D18" w:rsidRDefault="00632D18">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E94FC2B" w14:textId="642894D5" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="005A5372">
       <w:pPr>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Education, training and qualifications relevant to the job –</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35AC5798" w14:textId="20B17EAF" w:rsidR="005A5372" w:rsidRDefault="00F96F65" w:rsidP="005A5372">
       <w:pPr>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Please give full details of qualifications and other professional qualifications including school, college, and further education degrees, and teacher qualifications. It is important to complete this section of the form carefully, giving details of all relevant qualifications including modules taken. Please make clear what has been achieved and what is still in progress.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1413"/>
+        <w:gridCol w:w="988"/>
         <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="1508"/>
+        <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A5372" w14:paraId="07387BAD" w14:textId="77777777" w:rsidTr="00F96F65">
-[...5 lines deleted...]
-          <w:p w14:paraId="091EAC63" w14:textId="5E5F3BFD" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+      <w:tr w:rsidR="00E34E0F" w14:paraId="07387BAD" w14:textId="77777777" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="091EAC63" w14:textId="5E5F3BFD" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Date (mm/</w:t>
+              <w:t>Date (mm/yy)</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="78C7F88D" w14:textId="77777777" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="00F96F65">
+          </w:p>
+          <w:p w14:paraId="78C7F88D" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="00F96F65">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2A9727F8" w14:textId="6C66EC34" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="00F96F65" w:rsidP="0031670C">
+          </w:tcPr>
+          <w:p w14:paraId="2A9727F8" w14:textId="6C66EC34" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Awarding body (</w:t>
             </w:r>
-            <w:r w:rsidR="005A5372" w:rsidRPr="0000743C">
+            <w:r w:rsidRPr="0000743C">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>School/College/University/</w:t>
             </w:r>
-            <w:r w:rsidR="005A5372">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Educational Establishment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="629CA93D" w14:textId="765A3ABA" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="00F96F65" w:rsidP="0031670C">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="629CA93D" w14:textId="765A3ABA" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Details of qualification / award</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD67D4A" w14:textId="4B7C6B82" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exam result </w:t>
+            </w:r>
+            <w:r w:rsidR="00146F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>grade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32B4AB3E" w14:textId="77632B9B" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="00F96F65" w:rsidP="0031670C">
+          <w:p w14:paraId="32B4AB3E" w14:textId="0274FB39" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Date obtained</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1508" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="03E51A8E" w14:textId="3678B9B5" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="00F96F65" w:rsidP="0031670C">
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E51A8E" w14:textId="3678B9B5" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Full time or part time</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5372" w14:paraId="63110D00" w14:textId="77777777" w:rsidTr="00F96F65">
-[...16 lines deleted...]
-          <w:p w14:paraId="5839A71D" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+      <w:tr w:rsidR="00E34E0F" w14:paraId="63110D00" w14:textId="77777777" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5839A71D" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="00146F66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36CCF474" w14:textId="77777777" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...28 lines deleted...]
-          <w:p w14:paraId="1B8A8A45" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="36CCF474" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FCAD5B6" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8A8A45" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="263737D7" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20037FB8" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...16 lines deleted...]
-          <w:p w14:paraId="5375A392" w14:textId="01C93BB0" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="20037FB8" w14:textId="25F0E969" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5375A392" w14:textId="01C93BB0" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5372" w14:paraId="7ACB030F" w14:textId="77777777" w:rsidTr="00F96F65">
-[...16 lines deleted...]
-          <w:p w14:paraId="6C264FF4" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+      <w:tr w:rsidR="00E34E0F" w14:paraId="7ACB030F" w14:textId="77777777" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="202CA799" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C264FF4" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14D62666" w14:textId="77777777" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...28 lines deleted...]
-          <w:p w14:paraId="61786642" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="14D62666" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="768BDA1D" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61786642" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73438515" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1BCEDC" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...16 lines deleted...]
-          <w:p w14:paraId="6E3B7A2D" w14:textId="4E8A5641" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="2C1BCEDC" w14:textId="1E851A02" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3B7A2D" w14:textId="4E8A5641" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5372" w14:paraId="60CB347D" w14:textId="77777777" w:rsidTr="00F96F65">
-[...16 lines deleted...]
-          <w:p w14:paraId="3B301035" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+      <w:tr w:rsidR="00E34E0F" w14:paraId="60CB347D" w14:textId="77777777" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59415A3F" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B301035" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DEA9B9E" w14:textId="77777777" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...28 lines deleted...]
-          <w:p w14:paraId="4B7F5FF9" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="3DEA9B9E" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C60D87C" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7F5FF9" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B85A4F" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="572535EE" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...16 lines deleted...]
-          <w:p w14:paraId="5A5DEFF3" w14:textId="2DDB7506" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="572535EE" w14:textId="17B7C975" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5DEFF3" w14:textId="2DDB7506" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5372" w14:paraId="3D9E20DD" w14:textId="77777777" w:rsidTr="00F96F65">
+      <w:tr w:rsidR="00E34E0F" w14:paraId="3D9E20DD" w14:textId="77777777" w:rsidTr="00146F66">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6EA978DF" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA978DF" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="768EFE91" w14:textId="77777777" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...28 lines deleted...]
-          <w:p w14:paraId="3B60E5CA" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="768EFE91" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66C8EEBE" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B60E5CA" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDA7F8D" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="090AE42C" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...16 lines deleted...]
-          <w:p w14:paraId="457BE8C8" w14:textId="0FB40AB1" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="090AE42C" w14:textId="7A2D8880" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="457BE8C8" w14:textId="0FB40AB1" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5372" w14:paraId="0247FBED" w14:textId="77777777" w:rsidTr="00F96F65">
-[...16 lines deleted...]
-          <w:p w14:paraId="4DA9464B" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+      <w:tr w:rsidR="00E34E0F" w14:paraId="0247FBED" w14:textId="77777777" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="765FA0D0" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DA9464B" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71FA9976" w14:textId="77777777" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...28 lines deleted...]
-          <w:p w14:paraId="074A2421" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="71FA9976" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35DE4B7D" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="074A2421" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B606F09" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5D1D7E" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...16 lines deleted...]
-          <w:p w14:paraId="2C02CB8F" w14:textId="697F1532" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="4B5D1D7E" w14:textId="62FAD23E" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C02CB8F" w14:textId="697F1532" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5372" w14:paraId="02D7AD04" w14:textId="77777777" w:rsidTr="00F96F65">
-[...16 lines deleted...]
-          <w:p w14:paraId="5A390955" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+      <w:tr w:rsidR="00E34E0F" w14:paraId="02D7AD04" w14:textId="77777777" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9877CF" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A390955" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5927D725" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...16 lines deleted...]
-          <w:p w14:paraId="1F6BAF3D" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="5927D725" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6BAF3D" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="643D65F1" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD7B38B" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...16 lines deleted...]
-          <w:p w14:paraId="68759B67" w14:textId="217E1426" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="7CD7B38B" w14:textId="159DDD3F" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68759B67" w14:textId="217E1426" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5372" w14:paraId="26B7C3B3" w14:textId="77777777" w:rsidTr="00F96F65">
-[...16 lines deleted...]
-          <w:p w14:paraId="71F26668" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+      <w:tr w:rsidR="00E34E0F" w14:paraId="26B7C3B3" w14:textId="77777777" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="271529D4" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71F26668" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B4FA40E" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...16 lines deleted...]
-          <w:p w14:paraId="5C2C4650" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="7B4FA40E" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2C4650" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F67B918" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58DE05CB" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...16 lines deleted...]
-          <w:p w14:paraId="3955AC17" w14:textId="6CD595BB" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="58DE05CB" w14:textId="01F50259" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3955AC17" w14:textId="6CD595BB" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5372" w14:paraId="66CFBECC" w14:textId="77777777" w:rsidTr="00F96F65">
-[...16 lines deleted...]
-          <w:p w14:paraId="69BAD4B1" w14:textId="77777777" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+      <w:tr w:rsidR="00E34E0F" w14:paraId="66CFBECC" w14:textId="77777777" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72DB7F98" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69BAD4B1" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F7E687C" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...16 lines deleted...]
-          <w:p w14:paraId="2A4684E8" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="3F7E687C" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4684E8" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67CC225C" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E539879" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...16 lines deleted...]
-          <w:p w14:paraId="6F7B433F" w14:textId="27D5C0D6" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="4E539879" w14:textId="179C71F2" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F7B433F" w14:textId="27D5C0D6" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5372" w14:paraId="6E638544" w14:textId="77777777" w:rsidTr="00F96F65">
-[...16 lines deleted...]
-          <w:p w14:paraId="47C2375C" w14:textId="77777777" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+      <w:tr w:rsidR="00E34E0F" w14:paraId="6E638544" w14:textId="77777777" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD77C23" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47C2375C" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00D2ACCD" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...16 lines deleted...]
-          <w:p w14:paraId="1BB17C9F" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="00D2ACCD" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB17C9F" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D78A3EF" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="579B8EFD" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...16 lines deleted...]
-          <w:p w14:paraId="2D3BE8ED" w14:textId="5AA719F4" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="579B8EFD" w14:textId="3640C2A9" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3BE8ED" w14:textId="5AA719F4" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5372" w14:paraId="51CC961E" w14:textId="77777777" w:rsidTr="00F96F65">
-[...16 lines deleted...]
-          <w:p w14:paraId="4370EA2B" w14:textId="77777777" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+      <w:tr w:rsidR="00E34E0F" w14:paraId="51CC961E" w14:textId="77777777" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFC7DBE" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4370EA2B" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD44F1B" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...16 lines deleted...]
-          <w:p w14:paraId="2E28A08C" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="5DD44F1B" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E28A08C" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6985CA3A" w14:textId="77777777" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4780047F" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...16 lines deleted...]
-          <w:p w14:paraId="34EBB6B2" w14:textId="08E4AAFB" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+          <w:p w14:paraId="4780047F" w14:textId="518B5697" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34EBB6B2" w14:textId="08E4AAFB" w:rsidR="00E34E0F" w:rsidRPr="0000743C" w:rsidRDefault="00E34E0F" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30A7D35E" w14:textId="15F5D0FC" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="005A5372">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3705"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:b/>
           <w:color w:val="003300"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="640492AF" w14:textId="128DF333" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="005A5372">
+    <w:p w14:paraId="640492AF" w14:textId="3B4CDCE2" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="005A5372">
       <w:pPr>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Continuing Professional Development / Training (appropriate to the job) –</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC2AF1C" w14:textId="4D65D34A" w:rsidR="00146F66" w:rsidRPr="00146F66" w:rsidRDefault="00146F66" w:rsidP="005A5372">
+      <w:pPr>
+        <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Please give details of significant aspects of your continuing professional development that you feel is appropriate to this role.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2122"/>
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="3256"/>
+        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="1508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A5372" w14:paraId="78E531C8" w14:textId="77777777" w:rsidTr="00A6243D">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="005A5372" w14:paraId="78E531C8" w14:textId="77777777" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55839875" w14:textId="51F5C779" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Course title</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="347CB2EC" w14:textId="77777777" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EE8C939" w14:textId="79B8937A" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="337C601B" w14:textId="2C6A57A7" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Dates and Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="457FC1D4" w14:textId="59A57E50" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Course completed (Yes / No)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1508" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="513BA992" w14:textId="126833E8" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Awards (if any)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5372" w14:paraId="5714D2B5" w14:textId="77777777" w:rsidTr="00A6243D">
-[...2 lines deleted...]
-            <w:tcW w:w="2122" w:type="dxa"/>
+      <w:tr w:rsidR="005A5372" w14:paraId="5714D2B5" w14:textId="77777777" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BB3CD81" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BDF8D7B" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A436354" w14:textId="77777777" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26465779" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73967B25" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFF3180" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73967B25" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...32 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="4F1AED77" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5372" w14:paraId="7AB81EE7" w14:textId="77777777" w:rsidTr="00A6243D">
-[...2 lines deleted...]
-            <w:tcW w:w="2122" w:type="dxa"/>
+      <w:tr w:rsidR="005A5372" w14:paraId="7AB81EE7" w14:textId="77777777" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54E459D8" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5757A97B" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="590DB0BE" w14:textId="77777777" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D4259C9" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="757B8261" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E45C7F0" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="757B8261" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...32 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="76141009" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5372" w14:paraId="63ACE05A" w14:textId="77777777" w:rsidTr="00A6243D">
-[...2 lines deleted...]
-            <w:tcW w:w="2122" w:type="dxa"/>
+      <w:tr w:rsidR="005A5372" w14:paraId="63ACE05A" w14:textId="77777777" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04868B05" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="388FDF1C" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="026F1A08" w14:textId="77777777" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B4644BF" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C85B29" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5E038C" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51C85B29" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...32 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="47BAC88F" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5372" w14:paraId="4422E030" w14:textId="77777777" w:rsidTr="00A6243D">
+      <w:tr w:rsidR="005A5372" w14:paraId="4422E030" w14:textId="77777777" w:rsidTr="00146F66">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A27C4B1" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62B1BEFF" w14:textId="77777777" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57F930D9" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD3EA79" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D6DE2E" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DD3EA79" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...32 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="6F16435B" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5372" w14:paraId="1644FBD8" w14:textId="77777777" w:rsidTr="00A6243D">
-[...2 lines deleted...]
-            <w:tcW w:w="2122" w:type="dxa"/>
+      <w:tr w:rsidR="005A5372" w14:paraId="1644FBD8" w14:textId="77777777" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08FF5B18" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47567066" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A22DA3C" w14:textId="77777777" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="061B2031" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59AEBCF5" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F93F5F2" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59AEBCF5" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...32 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="0A4F10D2" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5372" w14:paraId="159BAC26" w14:textId="77777777" w:rsidTr="00A6243D">
-[...2 lines deleted...]
-            <w:tcW w:w="2122" w:type="dxa"/>
+      <w:tr w:rsidR="005A5372" w14:paraId="159BAC26" w14:textId="77777777" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F7E3FBE" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="596057A7" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="600F96C7" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51184CD3" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C481026" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51184CD3" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...32 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="63A03EF2" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5372" w14:paraId="4798D2A0" w14:textId="77777777" w:rsidTr="00A6243D">
-[...2 lines deleted...]
-            <w:tcW w:w="2122" w:type="dxa"/>
+      <w:tr w:rsidR="005A5372" w14:paraId="4798D2A0" w14:textId="77777777" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1027E64E" w14:textId="77777777" w:rsidR="005A5372" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65BAF029" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F9C4D14" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A45DF98" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="259F9034" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3705"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A45DF98" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-[...32 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="756BE764" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
-            <w:pPr>
-[...196 lines deleted...]
-          <w:p w14:paraId="4F618A06" w14:textId="77777777" w:rsidR="005A5372" w:rsidRPr="0000743C" w:rsidRDefault="005A5372" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CA272B9" w14:textId="77777777" w:rsidR="00F96F65" w:rsidRDefault="00F96F65" w:rsidP="008E3295">
       <w:pPr>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E6C3ECD" w14:textId="5C83F031" w:rsidR="008E3295" w:rsidRDefault="008E3295" w:rsidP="008E3295">
       <w:pPr>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E3295">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Employment experience – </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005B0881" w14:textId="2BE3A7A8" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="008E3295">
+    <w:p w14:paraId="005B0881" w14:textId="11233EBD" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="00146F66" w:rsidP="008E3295">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E3295">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:t xml:space="preserve">Please give full details including your previous teaching appointments listed in sequence. If you are applying for your first teaching post, please provide your teaching practice. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3295" w:rsidRPr="008E3295">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
         <w:t xml:space="preserve">Please list your </w:t>
       </w:r>
       <w:r w:rsidR="00690527" w:rsidRPr="00690527">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>full</w:t>
       </w:r>
       <w:r w:rsidR="00690527">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00690527">
+      <w:r w:rsidR="008E3295" w:rsidRPr="00690527">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>employment</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E3295">
+      <w:r w:rsidR="008E3295" w:rsidRPr="008E3295">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> and / or work experience history in chronological order</w:t>
       </w:r>
       <w:r w:rsidR="00690527">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">, including details of </w:t>
       </w:r>
       <w:r w:rsidR="00690527" w:rsidRPr="00690527">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidR="00690527">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> paid and unpaid / voluntary work</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E3295">
+      <w:r w:rsidR="008E3295" w:rsidRPr="008E3295">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>. If you cannot remember specific dates, provide as good an indication of the dates as possible.</w:t>
       </w:r>
       <w:r w:rsidR="00690527">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00690527" w:rsidRPr="007D5EFC">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>All gaps in employment since leaving school must be clearly accounted for</w:t>
       </w:r>
       <w:r w:rsidR="00690527">
@@ -4644,51 +4876,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>post</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2081"/>
         <w:gridCol w:w="3494"/>
         <w:gridCol w:w="1237"/>
         <w:gridCol w:w="2204"/>
       </w:tblGrid>
       <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="3FB013EC" w14:textId="77777777" w:rsidTr="00A6243D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2081" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7811327A" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Employer name and address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46CA651C" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -4702,270 +4933,261 @@
           </w:tcPr>
           <w:p w14:paraId="5D95C780" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56135BA8" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6243D" w:rsidRPr="008E3295" w14:paraId="58C5E9CE" w14:textId="77777777" w:rsidTr="00A6243D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2081" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="688DBB16" w14:textId="339F739A" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Employing authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6935" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1A62BBA8" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="0689D703" w14:textId="77777777" w:rsidTr="00A6243D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2081" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60F9210B" w14:textId="2250AB78" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Your job title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50759ACE" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AC0BBAF" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EED0329" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Start/end date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="459F2CE3" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="3EEA0345" w14:textId="77777777" w:rsidTr="00A6243D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2081" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="710A39B2" w14:textId="49CE4308" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Grade / allowances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E97A647" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0AD2C604" w14:textId="267E83AF" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Salary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53034139" w14:textId="77777777" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3295" w:rsidRPr="008E3295" w14:paraId="5A54B82B" w14:textId="77777777" w:rsidTr="00A6243D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2081" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E138B3E" w14:textId="77777777" w:rsidR="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Brief description of </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="328C468F" w14:textId="4466FD63" w:rsidR="008E3295" w:rsidRPr="008E3295" w:rsidRDefault="008E3295" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>duties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6935" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -5108,288 +5330,265 @@
       <w:pPr>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please include your teaching practice (if this is your first appointment).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2085"/>
-        <w:gridCol w:w="1068"/>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="890"/>
         <w:gridCol w:w="2653"/>
         <w:gridCol w:w="729"/>
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="1757"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A6243D" w:rsidRPr="008E3295" w14:paraId="1844AABF" w14:textId="3136505E" w:rsidTr="00F96F65">
+      <w:tr w:rsidR="00A6243D" w:rsidRPr="008E3295" w14:paraId="1844AABF" w14:textId="3136505E" w:rsidTr="00146F66">
         <w:trPr>
           <w:trHeight w:val="924"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29E819B2" w14:textId="2DC7A337" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00A6243D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Names of school / unit / college and LEA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="482E900A" w14:textId="5C9FF6E6" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Full or part time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2653" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D6498E4" w14:textId="5990B745" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Title of post / grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="674A1E18" w14:textId="18A7D55F" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Age range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2171728F" w14:textId="40CFD279" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>NOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36492BAF" w14:textId="205F7F06" w:rsidR="00A6243D" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Period of service (mm/</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Period of service (mm/yy)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BB600BE" w14:textId="2C607C50" w:rsidR="00A6243D" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>From To</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6243D" w:rsidRPr="008E3295" w14:paraId="39AE9A35" w14:textId="3B3B0592" w:rsidTr="00F96F65">
-[...2 lines deleted...]
-            <w:tcW w:w="2085" w:type="dxa"/>
+      <w:tr w:rsidR="00A6243D" w:rsidRPr="008E3295" w14:paraId="39AE9A35" w14:textId="3B3B0592" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D573037" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34E164C1" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="dxa"/>
+            <w:tcW w:w="890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45E3117C" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2653" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3322A5ED" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
@@ -5453,83 +5652,83 @@
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="625180F0" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6243D" w:rsidRPr="008E3295" w14:paraId="686E4D97" w14:textId="6BFA0177" w:rsidTr="00F96F65">
-[...2 lines deleted...]
-            <w:tcW w:w="2085" w:type="dxa"/>
+      <w:tr w:rsidR="00A6243D" w:rsidRPr="008E3295" w14:paraId="686E4D97" w14:textId="6BFA0177" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A5EA39D" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1BB7BF5D" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="dxa"/>
+            <w:tcW w:w="890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73351A0A" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2653" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5734E7DE" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
@@ -5593,83 +5792,83 @@
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71171462" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6243D" w:rsidRPr="008E3295" w14:paraId="4C4C4281" w14:textId="228B021D" w:rsidTr="00F96F65">
-[...2 lines deleted...]
-            <w:tcW w:w="2085" w:type="dxa"/>
+      <w:tr w:rsidR="00A6243D" w:rsidRPr="008E3295" w14:paraId="4C4C4281" w14:textId="228B021D" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AA394BC" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="208DEC4E" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="dxa"/>
+            <w:tcW w:w="890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FAF3769" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2653" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FEDB77E" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
@@ -5733,83 +5932,83 @@
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49DCD3A6" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6243D" w:rsidRPr="008E3295" w14:paraId="00A73D93" w14:textId="72E9768F" w:rsidTr="00F96F65">
-[...2 lines deleted...]
-            <w:tcW w:w="2085" w:type="dxa"/>
+      <w:tr w:rsidR="00A6243D" w:rsidRPr="008E3295" w14:paraId="00A73D93" w14:textId="72E9768F" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24A03631" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="314BBBC9" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="dxa"/>
+            <w:tcW w:w="890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="416FDA86" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2653" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B1F0B9C" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
@@ -5873,83 +6072,83 @@
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0176494F" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6243D" w:rsidRPr="008E3295" w14:paraId="2548CA7C" w14:textId="5212BE0C" w:rsidTr="00F96F65">
-[...2 lines deleted...]
-            <w:tcW w:w="2085" w:type="dxa"/>
+      <w:tr w:rsidR="00A6243D" w:rsidRPr="008E3295" w14:paraId="2548CA7C" w14:textId="5212BE0C" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AF1F018" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1E948B55" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="dxa"/>
+            <w:tcW w:w="890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43B20D37" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2653" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20B1C432" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
@@ -6084,269 +6283,232 @@
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0000743C" w:rsidRPr="00A6243D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="0000743C" w:rsidRPr="0000743C">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4731F4" w14:textId="25B22BB1" w:rsidR="00710D25" w:rsidRDefault="00A6243D" w:rsidP="00A6243D">
+    <w:p w14:paraId="4E4731F4" w14:textId="4DD3395F" w:rsidR="00710D25" w:rsidRDefault="00A6243D" w:rsidP="00A6243D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3705"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6243D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Please give details in chronological order of any experience / activities which you consider relevant to teaching e.g. commercial experience, raising a family, youth work, voluntary work.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Please give details in chronological order of any experience / activities which you consider relevant to teaching</w:t>
+      </w:r>
+      <w:r w:rsidR="00146F66">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>. An example may include raising a family, youth work, voluntary work and working in a commercial setting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6243D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A6243D" w:rsidRPr="008E3295" w14:paraId="01E661C5" w14:textId="77777777" w:rsidTr="00A6243D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F246DB2" w14:textId="1E3AFD4F" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Details and nature of work / activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A68F5CB" w14:textId="214780C9" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Employer name</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27AA77AA" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51BD859B" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Employment start (mm/</w:t>
+              <w:t>Employment start (mm/yy)</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2615D520" w14:textId="527C9765" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="00A6243D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Employment end</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E3295">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>(mm/</w:t>
+              <w:t>(mm/yy)</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CB33432" w14:textId="5E073DB2" w:rsidR="00A6243D" w:rsidRPr="008E3295" w:rsidRDefault="00A6243D" w:rsidP="0031670C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Full time or part time</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6243D" w:rsidRPr="008E3295" w14:paraId="5499782E" w14:textId="77777777" w:rsidTr="00A6243D">
         <w:tc>
@@ -6736,181 +6898,152 @@
                 <w:tab w:val="left" w:pos="3705"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D70C801" w14:textId="77777777" w:rsidR="00A6243D" w:rsidRPr="00A6243D" w:rsidRDefault="00A6243D" w:rsidP="00A6243D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3705"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3764F5E3" w14:textId="77777777" w:rsidR="007D5EFC" w:rsidRDefault="007D5EFC">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="4E19AD6B" w14:textId="6F5E161D" w:rsidR="00146F66" w:rsidRDefault="00216470" w:rsidP="00146F66">
+      <w:pPr>
+        <w:ind w:right="-108"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        <w:ind w:right="-108"/>
+        <w:t>Information in support of this application</w:t>
+      </w:r>
+      <w:r w:rsidR="00710D25" w:rsidRPr="00710D25">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64314346" w14:textId="53C26C1D" w:rsidR="00710D25" w:rsidRPr="00146F66" w:rsidRDefault="00146F66" w:rsidP="00146F66">
+      <w:pPr>
+        <w:ind w:right="-108"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please provide a full description of all skills, knowledge and experience that you feel are relevant to the post for which you are applying. In this section, you may wish to provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00216470">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>information including any interest or unpaid activity. Ensure that you provide a full description of all skills, knowledge and experience that you feel are relevant to the post for which you are applying. Please restrict any additional information you wish to supply to two sides of A4 paper.</w:t>
+      </w:r>
+      <w:r w:rsidR="00710D25" w:rsidRPr="00710D25">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Information in support of this application</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00710D25" w:rsidRPr="00710D25">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
-          <w:sz w:val="23"/>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>CV’s will NOT be accepted</w:t>
+      </w:r>
+      <w:r w:rsidR="00710D25" w:rsidRPr="00710D25">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="003300"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-      </w:pPr>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00710D25" w14:paraId="4ED6464F" w14:textId="77777777" w:rsidTr="00DF1CC0">
-[...2 lines deleted...]
-            <w:tcW w:w="10456" w:type="dxa"/>
+      <w:tr w:rsidR="00710D25" w14:paraId="4ED6464F" w14:textId="77777777" w:rsidTr="00146F66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50EEBE01" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b/>
                 <w:color w:val="003300"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71FC0394" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b/>
                 <w:color w:val="003300"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C222F16" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
@@ -7598,230 +7731,50 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6322001B" w14:textId="2A6B0771" w:rsidR="007D5EFC" w:rsidRDefault="007D5EFC" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b/>
                 <w:color w:val="003300"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="670948A6" w14:textId="6A34F6E6" w:rsidR="007D5EFC" w:rsidRDefault="007D5EFC" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b/>
                 <w:color w:val="003300"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CF0B34B" w14:textId="091B00A4" w:rsidR="007D5EFC" w:rsidRDefault="007D5EFC" w:rsidP="00DF1CC0">
-            <w:pPr>
-[...178 lines deleted...]
-          <w:p w14:paraId="35953306" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b/>
                 <w:color w:val="003300"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C5ED077" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b/>
                 <w:color w:val="003300"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C7064C3" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
                 <w:b/>
                 <w:color w:val="003300"/>
@@ -7853,92 +7806,69 @@
       </w:pPr>
       <w:r w:rsidRPr="00710D25">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:color w:val="003300"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Rehabilitation of Offenders Act 1974</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00710D25" w:rsidRPr="00710D25" w14:paraId="3B179030" w14:textId="77777777" w:rsidTr="00710D25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C606399" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00710D25">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00710D25">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve">All posts involving direct contact with children are exempt from the Rehabilitation of Offenders Act 1974. However, amendments to the Exceptions Order 1975 (2013 &amp; 2020) provide that certain spent convictions and cautions are 'protected'. These are not subject to disclosure to employers and cannot be </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">All posts involving direct contact with children are exempt from the Rehabilitation of Offenders Act 1974. However, amendments to the Exceptions Order 1975 (2013 &amp; 2020) provide that certain spent convictions and cautions are 'protected'. These are not subject to disclosure to employers and cannot be taken into account. </w:t>
             </w:r>
             <w:r w:rsidRPr="00710D25">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">Guidance and criteria on the filtering of these cautions and convictions can be found on the </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00710D25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Gill Sans MT"/>
                   <w:sz w:val="23"/>
                   <w:szCs w:val="23"/>
                 </w:rPr>
                 <w:t>Ministry of Justice DBS filtering guide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00710D25">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
@@ -8052,51 +7982,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00710D25">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:color w:val="003300"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Privacy notice</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00710D25" w:rsidRPr="00710D25" w14:paraId="522E5005" w14:textId="77777777" w:rsidTr="00710D25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1952D12F" w14:textId="1457CB7C" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00710D25">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>The information detailed in this application form will be used in order to process your application and in line with the school’s Recruitment and Selection process. The lawful basis for processing this information is with a view to entering into a contract with you.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="192FAFD3" w14:textId="77777777" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -8266,51 +8195,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:color w:val="003300"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Declaration</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4528"/>
         <w:gridCol w:w="4488"/>
       </w:tblGrid>
       <w:tr w:rsidR="00710D25" w:rsidRPr="00710D25" w14:paraId="56634E51" w14:textId="77777777" w:rsidTr="00710D25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F3DFAAE" w14:textId="7B575A54" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00DF1CC0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00710D25">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>I confirm that the above information is complete and accurate, and I understand that any offer of employment is subject to a) references and an online search, results of which are satisfactory to the school b) a satisfactory DBS check and check of the Barred list c) the entries on this form proving to be complete and accurate and d) a satisfactory medical report, if appropriate.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61BE2376" w14:textId="2EE33B71" w:rsidR="00710D25" w:rsidRPr="00710D25" w:rsidRDefault="00710D25" w:rsidP="00710D25">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
                 <w:sz w:val="23"/>
@@ -8412,89 +8340,78 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E8612A2" w14:textId="77777777" w:rsidR="00710D25" w:rsidRDefault="00710D25" w:rsidP="007062A9">
       <w:pPr>
         <w:ind w:left="-426" w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2988B461" w14:textId="77777777" w:rsidR="003E311D" w:rsidRDefault="003E311D" w:rsidP="007062A9">
       <w:pPr>
         <w:ind w:left="-426" w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D2912E9" w14:textId="06790489" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
+    <w:p w14:paraId="1D2912E9" w14:textId="06C190FF" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00632D18" w:rsidP="003E311D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Calibri" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E311D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Calibri" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Leeds City Council and </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003E311D">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Calibri" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Lawnswood</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> School are committed to fair treatment of all our existing and potential customers, employees, and our partners.  We are committed to ensuring that our practices and services are free from unlawful discrimination, and they meet the needs of all sections of the community.</w:t>
+        <w:t>eeds City Council and Lawnswood School are committed to fair treatment of all our existing and potential customers, employees, and our partners.  We are committed to ensuring that our practices and services are free from unlawful discrimination, and they meet the needs of all sections of the community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC74006" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Calibri" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35EFF5AE" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Calibri" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
@@ -8558,51 +8475,51 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Sex and gender identity:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B0836C" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="15B0836C" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="212855696"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8612,51 +8529,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Male (including trans male)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAE816E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="2FAE816E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-416639036"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8666,51 +8583,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Female (including trans female)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A81F78" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="54A81F78" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1323004034"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8720,51 +8637,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non-binary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CC1583" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="50CC1583" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-1881316758"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8798,51 +8715,51 @@
     </w:p>
     <w:p w14:paraId="4062110A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">*If other, please state: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D348D4B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="0D348D4B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-669333408"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8890,51 +8807,51 @@
     </w:p>
     <w:p w14:paraId="5FA81AED" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Is your gender the same as the sex you were assigned at birth?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491D5510" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="491D5510" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1731033156"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8944,51 +8861,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05551784" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="05551784" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="688493596"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8998,51 +8915,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C73C81E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="2C73C81E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1426465016"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -9251,51 +9168,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>White</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48264AEB" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="48264AEB" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="348910462"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -9305,51 +9222,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0014FDEE" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="0014FDEE" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-1777479502"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -9359,51 +9276,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Welsh</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405E3DCC" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="405E3DCC" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-1623914402"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -9413,51 +9330,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scottish</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7586A3" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="7A7586A3" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1505170209"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -9467,51 +9384,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Northern Irish</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BB064B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="09BB064B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="391774156"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -9521,51 +9438,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> British</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66ED0E16" w14:textId="67C18635" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="66ED0E16" w14:textId="67C18635" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-1771999920"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -9575,51 +9492,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Irish</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F424D97" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="2F424D97" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-4596380"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -9658,51 +9575,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Mixed / multiple ethnic group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6C0ED1" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="5B6C0ED1" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-1139492497"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -9712,51 +9629,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> White and Asian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B813D0B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="5B813D0B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="856778953"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -9766,51 +9683,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> White and Black African</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080FB607" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="080FB607" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1046721203"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -9820,51 +9737,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> White and Black Caribbean</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC6D4A7" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="5DC6D4A7" w14:textId="08DC32D9" w:rsidR="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-368534396"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -9874,80 +9791,94 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any other mixed/multiple ethnic group – please state: </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="02976A54" w14:textId="77777777" w:rsidR="005B4F89" w:rsidRPr="003E311D" w:rsidRDefault="005B4F89" w:rsidP="003E311D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="2F3BDB78" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Asian or Asian British</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265F505B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="265F505B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-761072849"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -9957,51 +9888,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asian or Asian British - Bangladeshi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319A6AA8" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="319A6AA8" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-1331134074"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -10011,51 +9942,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asian or Asian British - Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BFA8055" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="0BFA8055" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1407267928"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -10065,51 +9996,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asian or Asian British - Indian </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2419F36E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="2419F36E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1755773227"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -10119,51 +10050,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asian or Asian British - Kashmiri </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129C7F6E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="129C7F6E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1241453585"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -10173,51 +10104,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asian or Asian British – Pakistani</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D168D8" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="18D168D8" w14:textId="05D6D489" w:rsidR="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="198987932"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -10227,80 +10158,94 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any other Asian background – please state: </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1DA45235" w14:textId="77777777" w:rsidR="005B4F89" w:rsidRPr="003E311D" w:rsidRDefault="005B4F89" w:rsidP="003E311D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="59D8A41E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Black or Black British</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671D046A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="671D046A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-872992790"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -10310,51 +10255,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Black or Black British - African</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3F3777" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="5F3F3777" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1757780224"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -10364,51 +10309,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Black or Black British – Caribbean</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173FABB9" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="173FABB9" w14:textId="43F27BD5" w:rsidR="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-176045580"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -10418,80 +10363,94 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any other Black background – please state: </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="48857B00" w14:textId="77777777" w:rsidR="005B4F89" w:rsidRPr="003E311D" w:rsidRDefault="005B4F89" w:rsidP="003E311D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4EDB789A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Other ethnic groups</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54AE826A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="54AE826A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="245154437"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -10501,51 +10460,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other ethnic groups - Arab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CDF2FA" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="45CDF2FA" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-881173157"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -10555,51 +10514,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other ethnic groups - Gypsy or Traveller</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EF2BD4" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="08EF2BD4" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-973979917"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -10623,51 +10582,51 @@
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any other background – please state: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E997A37" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20F260C1" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="20F260C1" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1317140108"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -10741,51 +10700,51 @@
     </w:p>
     <w:p w14:paraId="400A657F" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Do you consider yourself to be disabled?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E484BD" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="69E484BD" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-1040117219"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -10795,51 +10754,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC52B10" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="7EC52B10" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="1032378415"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -10849,51 +10808,51 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D11EDEF" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="6D11EDEF" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-297079719"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -10933,339 +10892,339 @@
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BF5EAA2" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>If you have said yes, you consider yourself to be disabled, what is the nature of your impairment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669E9F8E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="669E9F8E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-1949389790"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Physical impairment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5BF1D6" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="6E5BF1D6" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-321500331"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Visual impairment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5859841E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="5859841E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="1513407811"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hearing impairment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2E69F5" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="7D2E69F5" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="74791499"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mental health condition </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A3CDE4" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="78A3CDE4" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-1812552933"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Learning disability or cognitive impairment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1EA7A1" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="3F1EA7A1" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-1540050507"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Long-standing illness or health condition </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16119273" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="16119273" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-933515011"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -11321,291 +11280,291 @@
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Sexual orientation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02CC2326" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Please indicate which best describes your sexual orientation (please note: if you are under the age of 16 years old you do not need to complete this section):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F89D75A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="2F89D75A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="1085189562"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Heterosexual / straight</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56175D9A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="56175D9A" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="778687380"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lesbian / gay woman</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596EC8D7" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="596EC8D7" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="800504189"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gay man</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1BCF87" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="0A1BCF87" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="1280761036"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bisexual</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F52557" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="67F52557" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-378320924"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other – please specify: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A65665" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="42A65665" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="1175691994"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -11661,435 +11620,435 @@
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Religion or belief:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1C1719" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Please indicate which best describes your religion or belief:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAD1E68" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="6CAD1E68" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-228452903"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Buddhist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487467D4" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="487467D4" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="1918134103"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Christian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C00729" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="34C00729" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-850250381"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hindu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DF6CE3" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="45DF6CE3" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-678272789"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jewish</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276114C3" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="276114C3" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="1844904364"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Muslim</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52663D94" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="52663D94" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="1689246056"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sikh</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37552E35" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="37552E35" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-826588275"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> No religion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DA801E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="59DA801E" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-973366349"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> No belief </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E71E913" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="2E71E913" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-1944516717"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -12112,51 +12071,51 @@
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63074023" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>*If other, please state:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28346E6F" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="28346E6F" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-360288078"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -12241,170 +12200,150 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4848F309" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please indicate whether you consider yourself to be a </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="31A08B6B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+        <w:t>Please indicate whether you consider yourself to be a carer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A08B6B" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-1081834487"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771157F7" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="771157F7" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-1351108268"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E311D" w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F68A599" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="6F68A599" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="655264506"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -12479,51 +12418,51 @@
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the first part of your postcode? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2641828D" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E311D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">For example, LS10: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3A2F25" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00D630F6" w:rsidP="003E311D">
+    <w:p w14:paraId="3A3A2F25" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="00384270" w:rsidP="003E311D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-1818953919"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -12617,218 +12556,206 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="575619D0" w14:textId="77777777" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="007062A9">
       <w:pPr>
         <w:ind w:left="-426" w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003E311D" w:rsidRPr="003E311D">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2098341A" w14:textId="77777777" w:rsidR="008E7FDE" w:rsidRDefault="008E7FDE" w:rsidP="007062A9">
+    <w:p w14:paraId="76A76128" w14:textId="77777777" w:rsidR="00384270" w:rsidRDefault="00384270" w:rsidP="007062A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AA064E8" w14:textId="77777777" w:rsidR="008E7FDE" w:rsidRDefault="008E7FDE" w:rsidP="007062A9">
+    <w:p w14:paraId="5A9B11C5" w14:textId="77777777" w:rsidR="00384270" w:rsidRDefault="00384270" w:rsidP="007062A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D6AA16F" w14:textId="1EEAB836" w:rsidR="003E311D" w:rsidRPr="003E311D" w:rsidRDefault="003E311D" w:rsidP="003E311D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         <w:i/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="003E311D">
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Lawnswood</w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> School is committed to safeguarding and promoting the welfare of children and young people and we expect all staff, volunteers, visitors and contractors to share this commitment.</w:t>
+      <w:t>Lawnswood School is committed to safeguarding and promoting the welfare of children and young people and we expect all staff, volunteers, visitors and contractors to share this commitment.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="60AC2E1D" w14:textId="77777777" w:rsidR="003E311D" w:rsidRDefault="003E311D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46FC01F4" w14:textId="77777777" w:rsidR="008E7FDE" w:rsidRDefault="008E7FDE" w:rsidP="007062A9">
+    <w:p w14:paraId="066DBA64" w14:textId="77777777" w:rsidR="00384270" w:rsidRDefault="00384270" w:rsidP="007062A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="575D62E4" w14:textId="77777777" w:rsidR="008E7FDE" w:rsidRDefault="008E7FDE" w:rsidP="007062A9">
+    <w:p w14:paraId="639959EC" w14:textId="77777777" w:rsidR="00384270" w:rsidRDefault="00384270" w:rsidP="007062A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21531E87" w14:textId="6E8DC945" w:rsidR="007062A9" w:rsidRDefault="007062A9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BF0A41E" wp14:editId="69D4EE15">
           <wp:extent cx="2430374" cy="716523"/>
           <wp:effectExtent l="0" t="0" r="8026" b="7377"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
@@ -12897,51 +12824,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="828675" cy="752475"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E854216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD6AC4E2"/>
     <w:lvl w:ilvl="0" w:tplc="08090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -13097,190 +13024,196 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="934753033">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1369064862">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007062A9"/>
     <w:rsid w:val="0000743C"/>
     <w:rsid w:val="00033323"/>
     <w:rsid w:val="000D33AC"/>
+    <w:rsid w:val="00146F66"/>
     <w:rsid w:val="00216470"/>
     <w:rsid w:val="00282FFC"/>
+    <w:rsid w:val="00384270"/>
     <w:rsid w:val="003E311D"/>
+    <w:rsid w:val="005806C6"/>
     <w:rsid w:val="005A5372"/>
+    <w:rsid w:val="005B4F89"/>
+    <w:rsid w:val="00632D18"/>
     <w:rsid w:val="00671986"/>
     <w:rsid w:val="00690527"/>
     <w:rsid w:val="006F5AA3"/>
     <w:rsid w:val="007062A9"/>
     <w:rsid w:val="00710D25"/>
+    <w:rsid w:val="00775159"/>
     <w:rsid w:val="007D4B1F"/>
     <w:rsid w:val="007D5EFC"/>
     <w:rsid w:val="008E3295"/>
     <w:rsid w:val="008E7FDE"/>
     <w:rsid w:val="009F2D0D"/>
     <w:rsid w:val="00A6243D"/>
     <w:rsid w:val="00A759CB"/>
     <w:rsid w:val="00AB1A49"/>
     <w:rsid w:val="00AE096A"/>
     <w:rsid w:val="00B375F8"/>
     <w:rsid w:val="00B80F28"/>
     <w:rsid w:val="00D543D9"/>
     <w:rsid w:val="00D61F93"/>
     <w:rsid w:val="00D630F6"/>
+    <w:rsid w:val="00E34E0F"/>
     <w:rsid w:val="00F96F65"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="527B92B8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EDE0B861-A8DD-46D0-9E8E-E7DFD7DBE6D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13612,50 +13545,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007062A9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="007062A9"/>
@@ -14286,51 +14220,51 @@
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003E311D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unlock.org.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hub.unlock.org.uk/wp-content/uploads/What-will-be-filtered-by-the-DBS.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/dbs-filtering-guidance/dbs-filtering-guide" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hr@elawnswood.co.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ico.org.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -14629,78 +14563,79 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="dd7eb571-6756-42ab-8932-e03310c0dd41">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_Flow_SignoffStatus xmlns="dd7eb571-6756-42ab-8932-e03310c0dd41" xsi:nil="true"/>
     <TaxCatchAll xmlns="5fc80359-f6c0-477f-9c01-ed1538f7ef86" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E626123488F14D489A60DFCF938F3BF6" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0797484634d34aa82713ee2f16f6ac47">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5fc80359-f6c0-477f-9c01-ed1538f7ef86" xmlns:ns3="dd7eb571-6756-42ab-8932-e03310c0dd41" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6ee86db0a710c771a474b44f3dbb5b1b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E626123488F14D489A60DFCF938F3BF6" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d4bbb544fc8fe4da5867e92d411cae64">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5fc80359-f6c0-477f-9c01-ed1538f7ef86" xmlns:ns3="dd7eb571-6756-42ab-8932-e03310c0dd41" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6ec9f964c30c0c534d77d1b69641c856" ns2:_="" ns3:_="">
     <xsd:import namespace="5fc80359-f6c0-477f-9c01-ed1538f7ef86"/>
     <xsd:import namespace="dd7eb571-6756-42ab-8932-e03310c0dd41"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5fc80359-f6c0-477f-9c01-ed1538f7ef86" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -14789,50 +14724,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4b078613-35c3-4b30-b6b7-920cbb9b8eea" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="25" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -14900,113 +14840,107 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB9D4173-2BFB-4B2F-8548-5DA0E4861FD7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01AE794B-CE14-402F-9FC2-6572E1F6E8A8}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="dd7eb571-6756-42ab-8932-e03310c0dd41"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5fc80359-f6c0-477f-9c01-ed1538f7ef86"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC4738C4-4087-4EFF-9F19-09A68D802560}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A236BA0-5ABB-49FC-8873-85802D37703E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5fc80359-f6c0-477f-9c01-ed1538f7ef86"/>
     <ds:schemaRef ds:uri="dd7eb571-6756-42ab-8932-e03310c0dd41"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1939</Words>
-  <Characters>11054</Characters>
+  <Words>2103</Words>
+  <Characters>11992</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>99</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12968</CharactersWithSpaces>
+  <CharactersWithSpaces>14067</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Samuel HILL</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E626123488F14D489A60DFCF938F3BF6</vt:lpwstr>