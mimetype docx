--- v0 (2025-10-23)
+++ v1 (2026-10-15)
@@ -1,165 +1,148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6191AE4C" w14:textId="0946850F" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="0009001F" w:rsidP="00A00591">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00352D2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Leave of Absence Request</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2679"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="1944"/>
         <w:gridCol w:w="34"/>
         <w:gridCol w:w="179"/>
         <w:gridCol w:w="1155"/>
         <w:gridCol w:w="1550"/>
         <w:gridCol w:w="1777"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="459F444F" w14:textId="77777777" w:rsidTr="56378D5D">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5016" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="084783A4" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
+          <w:p w14:paraId="3A91DEF4" w14:textId="1BE22FB5" w:rsidR="00A00591" w:rsidRPr="006E3265" w:rsidRDefault="00A00591" w:rsidP="006E3265">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>SCHOOL:</w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="006E3265">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lawnswood School</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2705" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="09230F36" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -373,53 +356,53 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Class</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="4DDC8154" w14:textId="77777777" w:rsidTr="56378D5D">
+      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="4DDC8154" w14:textId="77777777" w:rsidTr="006E3265">
         <w:trPr>
-          <w:trHeight w:val="433"/>
+          <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4497A74B" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="120" w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -550,53 +533,53 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="38D7EADB" w14:textId="77777777" w:rsidTr="56378D5D">
+      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="38D7EADB" w14:textId="77777777" w:rsidTr="006E3265">
         <w:trPr>
-          <w:trHeight w:val="398"/>
+          <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F5A56DF" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="120" w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -727,53 +710,53 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="7F57927C" w14:textId="77777777" w:rsidTr="56378D5D">
+      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="7F57927C" w14:textId="77777777" w:rsidTr="006E3265">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E59975E" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="120" w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -926,80 +909,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="6DF031D0" w14:textId="77777777" w:rsidTr="56378D5D">
         <w:trPr>
           <w:trHeight w:val="173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="789B03DD" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
+          <w:p w14:paraId="789B03DD" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="006E3265" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="58F67640" w14:textId="77777777" w:rsidTr="56378D5D">
+      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="58F67640" w14:textId="77777777" w:rsidTr="006E3265">
         <w:trPr>
-          <w:trHeight w:val="437"/>
+          <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B3F492" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -1132,53 +1115,53 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="621EFDF2" w14:textId="77777777" w:rsidTr="56378D5D">
+      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="621EFDF2" w14:textId="77777777" w:rsidTr="006E3265">
         <w:trPr>
-          <w:trHeight w:val="437"/>
+          <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7721" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02236712" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1631,363 +1614,53 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="51806271" w14:textId="77777777" w:rsidTr="56378D5D">
+      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="52DCB42B" w14:textId="77777777" w:rsidTr="006E3265">
         <w:trPr>
-          <w:trHeight w:val="437"/>
-[...309 lines deleted...]
-          <w:trHeight w:val="561"/>
+          <w:trHeight w:val="519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1270F252" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
@@ -2116,53 +1789,53 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>                                                                              Contact Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="46AED416" w14:textId="77777777" w:rsidTr="56378D5D">
+      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="46AED416" w14:textId="77777777" w:rsidTr="006E3265">
         <w:trPr>
-          <w:trHeight w:val="1104"/>
+          <w:trHeight w:val="588"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2859" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B2A28DC" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
@@ -2201,283 +1874,181 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3312" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32B00870" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
+          <w:p w14:paraId="0C35BA2A" w14:textId="77777777" w:rsidR="006E3265" w:rsidRDefault="00A00591" w:rsidP="006E3265">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26407387" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
+          <w:p w14:paraId="440EFF70" w14:textId="2405C3D0" w:rsidR="00A00591" w:rsidRPr="006E3265" w:rsidRDefault="00A00591" w:rsidP="006E3265">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...23 lines deleted...]
-              </w:rPr>
               <w:t>Surname:</w:t>
-            </w:r>
-[...23 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3327" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E6A39FE" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C3F71A2" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
+          <w:p w14:paraId="4AEED003" w14:textId="01A1908A" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Surname:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AEED003" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
-[...23 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="33BD5F78" w14:textId="77777777" w:rsidTr="56378D5D">
+      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="33BD5F78" w14:textId="77777777" w:rsidTr="006E3265">
         <w:trPr>
-          <w:trHeight w:val="1374"/>
+          <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2859" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C0B3765" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
@@ -2499,159 +2070,105 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3312" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1558EAA5" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
+          <w:p w14:paraId="1558EAA5" w14:textId="5C34DCFA" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t> Address:</w:t>
+              <w:t>Address:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F2E8453" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06972977" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
-[...53 lines deleted...]
-          <w:p w14:paraId="5A7D6943" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
+          <w:p w14:paraId="5A7D6943" w14:textId="5F06725E" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="006E3265">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postcode:</w:t>
             </w:r>
@@ -2708,136 +2225,82 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A5DAEAE" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
+          <w:p w14:paraId="6D5367AE" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...52 lines deleted...]
-              </w:rPr>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="6B915F2E" w14:textId="77777777" w:rsidTr="56378D5D">
+      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="6B915F2E" w14:textId="77777777" w:rsidTr="006E3265">
         <w:trPr>
-          <w:trHeight w:val="2145"/>
+          <w:trHeight w:val="1675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2859" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03044FBF" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
@@ -2886,105 +2349,51 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1770F3B7" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
-[...53 lines deleted...]
-          <w:p w14:paraId="06660BD1" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
+          <w:p w14:paraId="06660BD1" w14:textId="0D9AFBA2" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -3122,105 +2531,51 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54CCF81E" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
-[...53 lines deleted...]
-          <w:p w14:paraId="765B73FF" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
+          <w:p w14:paraId="765B73FF" w14:textId="2F78CA10" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -3395,452 +2750,385 @@
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5345A7ED" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="120" w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Reason for absence including full explanation (use a separate sheet of paper if necessary)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32482290" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="120" w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The exceptional circumstances are</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B6AB39A" w14:textId="4912E8DB" w:rsidR="56378D5D" w:rsidRDefault="56378D5D" w:rsidP="56378D5D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="120" w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A72FAB2" w14:textId="663F6105" w:rsidR="56378D5D" w:rsidRDefault="56378D5D" w:rsidP="56378D5D">
+          <w:p w14:paraId="1462C4A2" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="120" w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="6E879C81" w14:textId="77777777" w:rsidTr="56378D5D">
+      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="6E879C81" w14:textId="77777777" w:rsidTr="006E3265">
         <w:trPr>
-          <w:trHeight w:val="951"/>
+          <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4837" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E540DA3" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
+          <w:p w14:paraId="199BE2D6" w14:textId="4C7116FD" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Point of departure (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>eg.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Airport, Coach, Train Station etc.):</w:t>
-            </w:r>
-[...33 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4661" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C59DD33" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="120" w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Destination:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="76508127" w14:textId="77777777" w:rsidTr="56378D5D">
+      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="76508127" w14:textId="77777777" w:rsidTr="006E3265">
         <w:trPr>
-          <w:trHeight w:val="756"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4837" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="638BFCCB" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
+          <w:p w14:paraId="7D9DF1EC" w14:textId="77777777" w:rsidR="00A00591" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="120" w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Time of departure:</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="638BFCCB" w14:textId="77777777" w:rsidR="006E3265" w:rsidRPr="00352D2C" w:rsidRDefault="006E3265" w:rsidP="00931F2B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="120" w:line="285" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="28"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4661" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C6DE25F" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
+          <w:p w14:paraId="6E921C31" w14:textId="30A06C38" w:rsidR="00A00591" w:rsidRPr="006E3265" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="120" w:line="285" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Flight numbers and name of airline:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E921C31" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
-[...21 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="2F32B4D9" w14:textId="77777777" w:rsidTr="56378D5D">
+      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="2F32B4D9" w14:textId="77777777" w:rsidTr="006E3265">
         <w:trPr>
-          <w:trHeight w:val="4383"/>
+          <w:trHeight w:val="3656"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4803" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0977B107" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Emergency Contact Details (preferably someone who is staying in Leeds):</w:t>
             </w:r>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FCF16C2" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4282,92 +3570,123 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D418CFE" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Relationship to child:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06CADAA6" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
+          <w:p w14:paraId="395A8FBE" w14:textId="77777777" w:rsidR="006E3265" w:rsidRDefault="006E3265" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="280" w:line="273" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00352D2C">
-[...6 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00A00591" w:rsidRPr="00352D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ddress:                                            </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06CADAA6" w14:textId="24786229" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="280" w:line="273" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4750B88E" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00A00591">
+    <w:p w14:paraId="032796A7" w14:textId="77777777" w:rsidR="006E3265" w:rsidRDefault="006E3265" w:rsidP="00A00591">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4750B88E" w14:textId="42B70AD6" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00A00591">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00352D2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Statutory Declaration </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC5039D" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00A00591">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
@@ -4643,51 +3962,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="295E2F27" w14:textId="05B085C4" w:rsidR="00352D2C" w:rsidRPr="00352D2C" w:rsidRDefault="00352D2C" w:rsidP="00352D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00352D2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Third Offence and Any Further Offences (within 3 years) - the third time an offence is committed a Penalty Notice will not be issued, and the case may be presented straight to the Magistrates’ Court under s.444 of the Education Act (1996) or other legal interventions considered. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A guilty verdict at t</w:t>
       </w:r>
       <w:r w:rsidRPr="00352D2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>he Magistrates’ Court can lead to a fine of up to £1000, and a criminal record which can affect employment opportunities.</w:t>
@@ -4854,53 +4172,53 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9837" w:type="dxa"/>
         <w:tblInd w:w="1" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9"/>
         <w:gridCol w:w="3995"/>
         <w:gridCol w:w="446"/>
         <w:gridCol w:w="1471"/>
         <w:gridCol w:w="1340"/>
         <w:gridCol w:w="1233"/>
         <w:gridCol w:w="107"/>
         <w:gridCol w:w="1173"/>
         <w:gridCol w:w="63"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="0D1314B0" w14:textId="77777777" w:rsidTr="56378D5D">
+      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="0D1314B0" w14:textId="77777777" w:rsidTr="006E3265">
         <w:trPr>
-          <w:trHeight w:val="962"/>
+          <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4004" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F9F3CC7" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
@@ -4983,51 +4301,51 @@
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36576" tIns="36576" rIns="36576" bIns="36576" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="1F07B885" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-47.6pt;margin-top:13.9pt;width:3.6pt;height:251.65pt;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:2.88pt;mso-wrap-distance-top:2.88pt;mso-wrap-distance-right:2.88pt;mso-wrap-distance-bottom:2.88pt;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOOjgxEQMAAMEGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD07tpOfEfdInHibUB3&#10;Abp9gGLLsVBb8iSlTjfs30fJaep2exi25cGQaJo8hzxkLq+PfYfuqVRM8Bz7Fx5GlFeiZnyf4y+f&#10;SyfBSGnCa9IJTnP8QBW+vnr96nIcMroQrehqKhEE4Sobhxy3Wg+Z66qqpT1RF2KgHF42QvZEw1Xu&#10;3VqSEaL3nbvwvMgdhawHKSqqFFg300t8ZeM3Da30x6ZRVKMux4BN26e0z515uleXJNtLMrSsOsEg&#10;f4GiJ4xD0nOoDdEEHST7JVTPKimUaPRFJXpXNA2rqOUAbHzvBZvblgzUcoHiqOFcJvX/wlYf7j9J&#10;xGroHZSHkx569JkeNVqLIwIT1GccVAZutwM46iPYwddyVcONqO4U4qJoCd/TlZRibCmpAZ9vvnRn&#10;n05xlAmyG9+LGvKQgxY20LGRPWo6Nrx9DA2FQZAHID2cu2RQVWAMwthPMargzdJPwzhJbS6SmTCm&#10;B4NU+g0VPTKHHEsQgU1D7m+UNrCeXIw7FyXrOiuEjj8zgONkoVZJ09ckAyBwNJ4Gku3y99RLt8k2&#10;CZxgEW2dwNtsnFVZBE5U+nG4WW6KYuP/MCj8IGtZXVNukj4qzg/+rKMn7U9aOWtOiY7VJpyBpOR+&#10;V3QS3RNQfGl/p/LM3NznMGxJgMsLSv4i8NaL1CmjJHaCMgidNPYSx/PTdRp5QRpsyueUbhin/04J&#10;jTlOw0WIEen2sFROkzWDDyzNfqBnnvXdpMju0IO0Ju6n2QYTbICZCZp6/toSfxa4Zxr2Ucf6HCee&#10;+Znikcyoestre9aEddN5VkZD/fdlXJWhFwfLxInjcOkEy63nrJOycFaFH0Xxdl2sty+UsbVqU/9e&#10;SdvPmXRneE85niBDWR51bcfWTOo0s/q4OwJxM8s7UT/AAEsBYwWzCXsfDq2Q3zAaYYfmWH09EEkx&#10;6t5xWALLKIwjWLrzi5xfdvML4RWEyrGGxttjoadFfRgk27eQaWoyFytYHA2zo/yECqiYC+xJS+q0&#10;080int+t19M/z9VPAAAA//8DAFBLAwQUAAYACAAAACEAa7mwVNsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQUvDQBCF74L/YRnBi9hNIrYlzaSUohfBg1XpdZudJiHZ2ZDdtvHfO57scXiP731T&#10;rCfXqzONofWMkM4SUMSVty3XCF+fr49LUCEatqb3TAg/FGBd3t4UJrf+wh903sVaCYRDbhCaGIdc&#10;61A15EyY+YFYsqMfnYlyjrW2o7kI3PU6S5K5dqZlWWjMQNuGqm53cgjL7fxh073th+8pmToBvB9f&#10;tEW8v5s2K1CRpvhfhj99UYdSnA7+xDaoHkEeiQjZQvwlXWSgDgjPT2kKuiz0tX35CwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAA46ODERAwAAwQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGu5sFTbAAAABQEAAA8AAAAAAAAAAAAAAAAAawUAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABzBgAAAAA=&#10;" filled="f" stroked="f" strokecolor="black [0]" insetpen="t">
+                    <v:shape id="Text Box 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-47.6pt;margin-top:13.9pt;width:3.6pt;height:251.65pt;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:2.88pt;mso-wrap-distance-top:2.88pt;mso-wrap-distance-right:2.88pt;mso-wrap-distance-bottom:2.88pt;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjr30p5QEAALgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817KS2o4Fy0GaIG2B&#10;9AEk/QCaIiWiEpdd0pbcr8+Scmw3vRW9ENwlObszO1xdD13Ldgq9AVvyfDLlTFkJlbF1yX883b+7&#10;4swHYSvRglUl3yvPr9dv36x6V6gLaKCtFDICsb7oXcmbEFyRZV42qhN+Ak5ZOtSAnQgUYp1VKHpC&#10;79rsYjqdZz1g5RCk8p6yd+MhXyd8rZUM37T2KrC25NRbSCumdRPXbL0SRY3CNUYe2hD/0EUnjKWi&#10;R6g7EQTbovkLqjMSwYMOEwldBlobqRIHYpNPX7F5bIRTiQuJ491RJv//YOXX3aP7jiwMH2CgASYS&#10;3j2A/OmZhdtG2FrdIELfKFFR4TxKlvXOF4enUWpf+Aiy6b9ARUMW2wAJaNDYMd0a9+kFmhgzqkOj&#10;2B/lV0NgkpLvZ4t8yZmkk8t8OVtcLVMtUUSYKK5DHz4q6FjclBxpuqmM2D34ENs6XYnXLdybtk0T&#10;bu0fCbo4ZlSyyOH1C4+RURg2A72NyQ1Ue6KHMNqH7E6bBvA3Zz1Zp+T+11ag4qz9bEmiy/lsMSev&#10;nQd4HmzOA2ElQZU8cDZub8Poz61DUzdUaRyKhRuSVZtE9NTVYRhkj8T/YOXov/M43Tp9uPUzAAAA&#10;//8DAFBLAwQUAAYACAAAACEAa7mwVNsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF&#10;74L/YRnBi9hNIrYlzaSUohfBg1XpdZudJiHZ2ZDdtvHfO57scXiP731TrCfXqzONofWMkM4SUMSV&#10;ty3XCF+fr49LUCEatqb3TAg/FGBd3t4UJrf+wh903sVaCYRDbhCaGIdc61A15EyY+YFYsqMfnYly&#10;jrW2o7kI3PU6S5K5dqZlWWjMQNuGqm53cgjL7fxh073th+8pmToBvB9ftEW8v5s2K1CRpvhfhj99&#10;UYdSnA7+xDaoHkEeiQjZQvwlXWSgDgjPT2kKuiz0tX35CwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKOvfSnlAQAAuAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAGu5sFTbAAAABQEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" filled="f" stroked="f" strokecolor="black [0]" insetpen="t">
                       <v:textbox inset="2.88pt,2.88pt,2.88pt,2.88pt">
                         <w:txbxContent>
                           <w:p w14:paraId="4AC95955" w14:textId="77777777" w:rsidR="00A00591" w:rsidRDefault="00A00591" w:rsidP="00A00591">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="page"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AEB9A99" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -5091,51 +4409,51 @@
                                   <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:effectLst>
                                       <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                         <a:srgbClr val="EEECE1"/>
                                       </a:outerShdw>
                                     </a:effectLst>
                                   </a14:hiddenEffects>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <w:pict>
                     <v:rect id="Rectangle 11" style="position:absolute;margin-left:33.75pt;margin-top:584.25pt;width:527.95pt;height:51.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:2.88pt;mso-wrap-distance-top:2.88pt;mso-wrap-distance-right:2.88pt;mso-wrap-distance-bottom:2.88pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" insetpen="t" w14:anchorId="5BA231BC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtq9Kq4QIAAPQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGOmzAQvVfqP1i+s0BCIKAlqyRLqkrb&#10;dtXdqmcHm2AVbGo7YdOq/96xCbtJe6nackBjMzy/N/M81zdPbYMOTGkuRY7DqwAjJkpJudjl+NPj&#10;xptjpA0RlDRSsBwfmcY3i9evrvsuYxNZy4YyhQBE6Kzvclwb02W+r8uatURfyY4J+FhJ1RIDS7Xz&#10;qSI9oLeNPwmC2O+lop2SJdMadm+Hj3jh8KuKleZDVWlmUJNj4GbcW7n31r79xTXJdop0NS9PNMhf&#10;sGgJF3DoM9QtMQTtFf8NquWlklpW5qqUrS+ripfMaQA1YfCLmoeadMxpgeLo7rlM+v/Blu8P9wpx&#10;Cr0LMRKkhR59hKoRsWsYgj0oUN/pDPIeuntlJeruTpZfNBJyXUMaWyol+5oRCrQsxmnbkX88dgDo&#10;UPwLGLvQAIi2/TtJIYfsjXQVfKpUa4+B2qAn16jjc6PYk0ElbMZJEKXxDKMSvsWzNJy6TvokG//u&#10;lDZvmGyRDXKsQJJDJ4c7bUATpI4p9jAhN7xpnBkacbEBicMOc24a/iYZMIHQZlpOrtPf03ASBatJ&#10;6m3ieeJFm2jmpUkw94IwXaUxMI5uNz8sizDKak4pE3dcsNF1YfRnXT35f/CL8x3qc5zOJlAO0uzg&#10;Fp6seKap5QZuWcPbHM8D+wy+t00rBHWyDeHNEPuX/FytQOSl1uVmFiTRdO4lyWzqRdMi8Fbzzdpb&#10;rsM4TorVelWEl1oLVz/973IdkbEZdiH3oO6hpj2i3DZ7OksnYETK4Z5PkkHvqTSlURgpaT5zUzuD&#10;WmtZDK1223Wj0IHAoCiKYl0Mpj1DHwrxcvBZnU7aXkoFrhkd4nxvrT5cpK2kR7A9cHDehtEJQS3V&#10;N4x6GEM51l/3RDGMmrcCLpSdWWOgxmA7BkSU8GuODbTehWszzLZ9p/iuBuTQqRNyCder4s759uoN&#10;LICvXcBoccxPY9DOrvO1y3oZ1oufAAAA//8DAFBLAwQUAAYACAAAACEAyffHr+EAAAANAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBi9jNP9MQsykiFjxqFUpv22TMBrOzIbttUz+9&#10;05Pe3sw83vtNtZrtII44+d6RgngRgUBqXNtTp+DzY31fgPBBU6sHR6jgjB5W9fVVpcvWnegdj5vQ&#10;CQ4hX2oFJoSxlNI3Bq32Czci8e3LTVYHHqdOtpM+cbgdZBJFubS6J24wesRng8335mC59+xf4t32&#10;jozO1j/49lrYNGuUur2Znx5BBJzDnxku+IwONTPt3YFaLwYF+fKBnbyP84LVxREnaQZizypZJinI&#10;upL/v6h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK2r0qrhAgAA9AUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMn3x6/hAAAADQEAAA8AAAAA&#10;AAAAAAAAAAAAOwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABJBgAAAAA=&#10;">
                       <v:shadow color="#eeece1"/>
                       <o:lock v:ext="edit" shapetype="t"/>
                       <v:textbox inset="0,0,0,0"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Parent’s Full Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4490" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
@@ -5209,53 +4527,53 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="3718C0AC" w14:textId="77777777" w:rsidTr="56378D5D">
+      <w:tr w:rsidR="00A00591" w:rsidRPr="00352D2C" w14:paraId="3718C0AC" w14:textId="77777777" w:rsidTr="006E3265">
         <w:trPr>
-          <w:trHeight w:val="962"/>
+          <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4004" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="58" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="300D576A" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -5396,50 +4714,51 @@
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BA4523D" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D9AD036" wp14:editId="3732AD37">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>446405</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>8108950</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="6656705" cy="2277745"/>
                       <wp:effectExtent l="0" t="0" r="10795" b="8255"/>
                       <wp:wrapNone/>
                       <wp:docPr id="12" name="Rectangle 12"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1" noChangeShapeType="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
@@ -5468,51 +4787,51 @@
                                   <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:effectLst>
                                       <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                         <a:srgbClr val="EEECE1"/>
                                       </a:outerShdw>
                                     </a:effectLst>
                                   </a14:hiddenEffects>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <w:pict>
                     <v:rect id="Rectangle 12" style="position:absolute;margin-left:35.15pt;margin-top:638.5pt;width:524.15pt;height:179.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:2.88pt;mso-wrap-distance-top:2.88pt;mso-wrap-distance-right:2.88pt;mso-wrap-distance-bottom:2.88pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" insetpen="t" w14:anchorId="335F847F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBiUKT5AIAAPUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfs/loPppo01XbTRHS&#10;Ait2EWc3cRqLxA6222xB/HfGTrPbwgUBOURjx3l+b+bNXN88dS06UKmY4Dn2rzyMKC9Fxfgux58e&#10;N84cI6UJr0grOM3xkSp8s3j96nroMxqIRrQVlQhAuMqGPseN1n3muqpsaEfUlegph4+1kB3RsJQ7&#10;t5JkAPSudQPPi91ByKqXoqRKwe7t+BEvLH5d01J/qGtFNWpzDNy0fUv73pq3u7gm2U6SvmHliQb5&#10;CxYdYRwufYa6JZqgvWS/QXWslEKJWl+VonNFXbOSWg2gxvd+UfPQkJ5aLZAc1T+nSf0/2PL94V4i&#10;VkHtAow46aBGHyFrhO9aimAPEjT0KoNzD/29NBJVfyfKLwpxsW7gGF1KKYaGkgpo+YBx2rbkH489&#10;APoGxb2AMQsFgGg7vBMVnCF7LWwGn2rZmWsgN+jJFur4XCj6pFEJm3EcxYkXYVTCtyBIkiSM7B0k&#10;m37vpdJvqOiQCXIsQZOFJ4c7pQ0dkk1HzG1cbFjbWje0/GIDDo471Npp/JtkQAVCc9KQsqX+nvpB&#10;6K2C1NnE88QJN2HkpIk3dzw/XaWxF6bh7eaHYeGHWcOqivI7xulkOz/8s7KeGmA0jDUeGnKcRgHk&#10;g7Q7aMOTF880dUxDm7Wsy/HcM89ofFO1gldWtiasHWP3kp/NFYi81LrcRF4SzuZOkkQzJ5wVnrOa&#10;b9bOcu3HcVKs1qvCv9Ra2Pypf5driUzFMAuxB3UPTTWgipliz6I0ACdWDBo9SEa9p9SUWmIkhf7M&#10;dGMdarxlMJTcbdetRAcCk6IoinUxuvYMfUzEy8VneTppe0kVuGZyiDW+8frYSVtRHcH3wMGaG2Yn&#10;BI2Q3zAaYA7lWH3dE0kxat9y6CgztKZATsF2Cggv4dccayi9Ddd6HG77XrJdA8i+VcfFEvqrZtb5&#10;pvdGFsDXLGC2WOanOWiG1/nannqZ1oufAAAA//8DAFBLAwQUAAYACAAAACEAOW2EyuEAAAANAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB10pQkCnEqhKjEEQoS4ubGSxwRr6PY&#10;bVOenu0JbvszmvmmXs9uEAecQu9JQbpIQCC13vTUKXh/29yWIELUZPTgCRWcMMC6ubyodWX8kV7x&#10;sI2dYBMKlVZgYxwrKUNr0emw8CMS/7785HTkdeqkmfSRzd0gl0mSS6d74gSrR3y02H5v945zT+Ep&#10;/fy4IatXmx98eS5dtmqVur6aH+5BRJzjnxjO+IwODTPt/J5MEIOCIslYyfdlUXCpsyJNyxzEjqc8&#10;uytANrX836L5BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEGJQpPkAgAA9QUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADlthMrhAAAADQEAAA8A&#10;AAAAAAAAAAAAAAAAPgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABMBgAAAAA=&#10;">
                       <v:shadow color="#eeece1"/>
                       <o:lock v:ext="edit" shapetype="t"/>
                       <v:textbox inset="0,0,0,0"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">School Section </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79F3BA22" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
@@ -5576,73 +4895,51 @@
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65B2A710" w14:textId="77777777" w:rsidR="00EC65AB" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is the requested absence during </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Is the requested absence during exams </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1638B19A" w14:textId="0E2071BC" w:rsidR="00A00591" w:rsidRPr="00EC65AB" w:rsidRDefault="00A00591" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes   </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00352D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6246,126 +5543,124 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E684263" w14:textId="77777777" w:rsidR="00EC65AB" w:rsidRDefault="00EC65AB" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E99C88C" w14:textId="05C9EBD0" w:rsidR="00EC65AB" w:rsidRPr="00352D2C" w:rsidRDefault="00EC65AB" w:rsidP="00931F2B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="619AC45B" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00A00591">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="096BBD0A" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00A00591">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="053FE448" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00A00591">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F2541BE" w14:textId="77777777" w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidRDefault="00A00591" w:rsidP="00A00591">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A00591" w:rsidRPr="00352D2C">
+    <w:sectPr w:rsidR="00A00591" w:rsidRPr="00352D2C" w:rsidSect="006E3265">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C3F3722" w14:textId="77777777" w:rsidR="009A79AA" w:rsidRDefault="009A79AA" w:rsidP="00A00591">
+    <w:p w14:paraId="5496C815" w14:textId="77777777" w:rsidR="00201169" w:rsidRDefault="00201169" w:rsidP="00A00591">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E09F3CE" w14:textId="77777777" w:rsidR="009A79AA" w:rsidRDefault="009A79AA" w:rsidP="00A00591">
+    <w:p w14:paraId="42CDE409" w14:textId="77777777" w:rsidR="00201169" w:rsidRDefault="00201169" w:rsidP="00A00591">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -6382,51 +5677,51 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
     </w:tblGrid>
     <w:tr w:rsidR="56378D5D" w14:paraId="5F3E285F" w14:textId="77777777" w:rsidTr="56378D5D">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3827ACC6" w14:textId="621A100A" w:rsidR="56378D5D" w:rsidRDefault="56378D5D" w:rsidP="56378D5D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -6443,195 +5738,196 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="65355C8E" w14:textId="56E8C67E" w:rsidR="56378D5D" w:rsidRDefault="56378D5D" w:rsidP="56378D5D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="274F5985" w14:textId="658BAFE4" w:rsidR="56378D5D" w:rsidRDefault="56378D5D" w:rsidP="56378D5D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5377699E" w14:textId="77777777" w:rsidR="009A79AA" w:rsidRDefault="009A79AA" w:rsidP="00A00591">
+    <w:p w14:paraId="2E76D9AA" w14:textId="77777777" w:rsidR="00201169" w:rsidRDefault="00201169" w:rsidP="00A00591">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B21780A" w14:textId="77777777" w:rsidR="009A79AA" w:rsidRDefault="009A79AA" w:rsidP="00A00591">
+    <w:p w14:paraId="47A8359C" w14:textId="77777777" w:rsidR="00201169" w:rsidRDefault="00201169" w:rsidP="00A00591">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="41099CF1" w14:textId="63CC0D94" w:rsidR="00A00591" w:rsidRDefault="009B30FE" w:rsidP="56378D5D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41099CF1" w14:textId="7BEDF87E" w:rsidR="00A00591" w:rsidRDefault="009B30FE" w:rsidP="006E3265">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DA1AEE0" wp14:editId="52C4CB5A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-85725</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-173355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1888490" cy="535204"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Picture 1"/>
+          <wp:docPr id="1506173711" name="Picture 1506173711"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Leeds City Council logo.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1888490" cy="535204"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00FC451F">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00FC451F">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="56378D5D">
-[...2 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="006E3265">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FCF0597" wp14:editId="7DC757AC">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7362E598" wp14:editId="340EE0BF">
           <wp:extent cx="829128" cy="749873"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1707479975" name="Picture 1707479975"/>
+          <wp:docPr id="1435815901" name="Picture 1435815901"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="829128" cy="749873"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="56378D5D">
+      <w:t xml:space="preserve">                                                                                                                                </w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="284A5491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5A6F028"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6701,155 +5997,159 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="919827445">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A00591"/>
     <w:rsid w:val="00002684"/>
     <w:rsid w:val="0009001F"/>
     <w:rsid w:val="001A5CE5"/>
+    <w:rsid w:val="00201169"/>
     <w:rsid w:val="00352D2C"/>
     <w:rsid w:val="003C7F65"/>
     <w:rsid w:val="003D362E"/>
     <w:rsid w:val="00550AB3"/>
     <w:rsid w:val="005F71C8"/>
+    <w:rsid w:val="006E3265"/>
     <w:rsid w:val="00780186"/>
     <w:rsid w:val="00884761"/>
     <w:rsid w:val="00947591"/>
     <w:rsid w:val="009A79AA"/>
     <w:rsid w:val="009B30FE"/>
     <w:rsid w:val="00A00591"/>
     <w:rsid w:val="00A119C9"/>
     <w:rsid w:val="00AC051D"/>
     <w:rsid w:val="00CD3C02"/>
+    <w:rsid w:val="00DC765C"/>
     <w:rsid w:val="00E74B37"/>
     <w:rsid w:val="00EB724B"/>
     <w:rsid w:val="00EC65AB"/>
     <w:rsid w:val="00ED7022"/>
     <w:rsid w:val="00F9115A"/>
     <w:rsid w:val="00FC451F"/>
+    <w:rsid w:val="3FBEFA9B"/>
     <w:rsid w:val="56378D5D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7EC77017"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0B2446E0-02A4-4909-B133-D5DC87055266}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7181,50 +6481,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A00591"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -7339,51 +6640,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -7626,99 +6927,79 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...21 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5fc80359-f6c0-477f-9c01-ed1538f7ef86" xmlns:ns3="dd7eb571-6756-42ab-8932-e03310c0dd41" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6ee86db0a710c771a474b44f3dbb5b1b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E626123488F14D489A60DFCF938F3BF6" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d4bbb544fc8fe4da5867e92d411cae64">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5fc80359-f6c0-477f-9c01-ed1538f7ef86" xmlns:ns3="dd7eb571-6756-42ab-8932-e03310c0dd41" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6ec9f964c30c0c534d77d1b69641c856" ns2:_="" ns3:_="">
     <xsd:import namespace="5fc80359-f6c0-477f-9c01-ed1538f7ef86"/>
     <xsd:import namespace="dd7eb571-6756-42ab-8932-e03310c0dd41"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5fc80359-f6c0-477f-9c01-ed1538f7ef86" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -7807,50 +7088,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4b078613-35c3-4b30-b6b7-920cbb9b8eea" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="25" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -7907,127 +7193,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="dd7eb571-6756-42ab-8932-e03310c0dd41">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="dd7eb571-6756-42ab-8932-e03310c0dd41" xsi:nil="true"/>
+    <TaxCatchAll xmlns="5fc80359-f6c0-477f-9c01-ed1538f7ef86" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD02FA91-CB38-404D-A862-576C233DF8AF}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20F9BEB8-4F4C-41FD-80FC-96A436ECBCD0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5fc80359-f6c0-477f-9c01-ed1538f7ef86"/>
     <ds:schemaRef ds:uri="dd7eb571-6756-42ab-8932-e03310c0dd41"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ECDB7C1-4812-4A31-968D-98996346B72B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="dd7eb571-6756-42ab-8932-e03310c0dd41"/>
+    <ds:schemaRef ds:uri="5fc80359-f6c0-477f-9c01-ed1538f7ef86"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4157FD4D-C587-400B-92D0-2B4AD6716DA0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>635</Words>
-  <Characters>3622</Characters>
+  <Words>625</Words>
+  <Characters>3568</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Leeds City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4249</CharactersWithSpaces>
+  <CharactersWithSpaces>4185</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Voller, Mandy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E626123488F14D489A60DFCF938F3BF6</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>